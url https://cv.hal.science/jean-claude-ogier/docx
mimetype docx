--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -429,7092 +429,7092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic role of PAX cyclolipopeptides in the Xenorhabdus bacterium mutualistically associated with entomopathogenic nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Claveyroles</w:t>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+                <w:t xml:space="preserve">Antony Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00760-25⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279475v1</w:t>
+                <w:t xml:space="preserve">hal-05220858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
+                <w:t xml:space="preserve">Pleiotropic role of PAX cyclolipopeptides in the Xenorhabdus bacterium mutualistically associated with entomopathogenic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Claveyroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Fannassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brévault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00760-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220858v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OxyR is required for oxidative stress resistance of the entomopathogenic bacterium Xenorhabdus nematophila and has a minor role during the bacterial interaction with its hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bientz</w:t>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 170 (7), pp.001481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.001481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Duval</w:t>
+                <w:t xml:space="preserve">Victoria Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.2836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-53348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusrat Ali</w:t>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189, pp.109275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Akhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (6), pp.629-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des connaissances sur les taupins (Coléoptères : Elatéridés) et des stratégies alternatives aux pesticides pour la gestion des dégâts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jörn Lehmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 89, pp.78-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité. Les stratégies de lutte biologique et autocide, attrayantes sur de nombreux aspects, soulèvent des enjeux importants à considérer pour garantir leur déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ris</w:t>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bout</w:t>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Debelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Fellous</w:t>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884638v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Legrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832443v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884650v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité. Les stratégies de lutte biologique et autocide, attrayantes sur de nombreux aspects, soulèvent des enjeux importants à considérer pour garantir leur déploiement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179646v1</w:t>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pantel</w:t>
+                <w:t xml:space="preserve">Jun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.e02826-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.02826-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama. De la lutte biologique par acclimatation à la technique de l'insecte incompatible, les stratégies de biocontrôle faisant appel aux macro-organismes se diversifient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cambon</w:t>
+                <w:t xml:space="preserve">Pierre Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96 (2), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partner-specific induction of Spodoptera frugiperda immune genes in response to the entomopathogenic nematobacterial complex Steinernema carpocapsae-Xenorhabdus nematophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Huot</w:t>
+                <w:t xml:space="preserve">Audrey Bigourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Payelleville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30620-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in Biocontrol Strategy against Cephalcia tannourinensis, the Principal Insect Defoliator of Lebanese Cedars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rehayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rehayem</w:t>
+                <w:t xml:space="preserve">Elise Noujeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Noujeim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (4), pp.383-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/forsci/fxx018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des risques et élaboration de nouvelles techniques de lutte pour la protection des cultures contre les attaques de taupins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Larroude</w:t>
+                <w:t xml:space="preserve">Adrien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Chabert</w:t>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.215-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5137781155320183E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Mcmullen Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G. Mcmullen Ii</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Mcquade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163 (4), pp.510-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il-Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il-Hwan Kim</w:t>
+                <w:t xml:space="preserve">Sudarshan K. Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudarshan K. Aryal</w:t>
+                <w:t xml:space="preserve">Dariush T. Aghai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariush T. Aghai</w:t>
+                <w:t xml:space="preserve">Kai Hillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Kozuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), 25 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Bisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Médigue</w:t>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Steinernema tbilisiensis sp. n.[/i] (Nematoda: Steinernematidae)—A New Species of Entomopathogenic Nematode from Georgia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dossier Taupins: Nouvelles stratégies Les solutions à venir s'inspirent de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Gorgadze</w:t>
+                <w:t xml:space="preserve">Michel Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manana Lortkhipanidze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Medea Burjanadze</w:t>
+                <w:t xml:space="preserve">Fanny Barsics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, novembre 2015 (427), pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217627v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dossier Taupins: Nouvelles stratégies Les solutions à venir s'inspirent de la nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[i]Steinernema tbilisiensis sp. n.[/i] (Nematoda: Steinernematidae)—A New Species of Entomopathogenic Nematode from Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gorgadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manana Lortkhipanidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Thibord</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanny Barsics</w:t>
+                <w:t xml:space="preserve">Medea Burjanadze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A5, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2161-6256/2015.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218277v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nydia Morales-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nydia Morales-Soto</w:t>
+                <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Kishore R.V Thappeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Forst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first record of entomopathogenic nematodes (Rhabiditiae: Steinernematidae and Heterorhabditidae) in natural ecosystems in Lebanon: A biogeographic approach in the Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Noujeim</w:t>
+                <w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Chaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Khater</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+                <w:t xml:space="preserve">Garret Suen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron W. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archna Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644113v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Garret Suen</w:t>
+                <w:t xml:space="preserve">The first record of entomopathogenic nematodes (Rhabiditiae: Steinernematidae and Heterorhabditidae) in natural ecosystems in Lebanon: A biogeographic approach in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Noujeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah L. Tucker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Archna Bhasin</w:t>
+                <w:t xml:space="preserve">Carla Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.82-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647677v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+                <w:t xml:space="preserve">Steve Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Forst</w:t>
+                <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and dynamics of the microbial community during the manufacture of Calenzana, an artisanal Corsican cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Casalta</w:t>
+                <w:t xml:space="preserve">Jean Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 133 (3), pp.243-251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.05.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (3), pp.291-301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biodiversity of traditional Zabady fermented milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. El-Baradei</w:t>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (3), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667257v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial biodiversity of traditional Zabady fermented milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Quénée</w:t>
+                <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (3), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664516v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Leuconostoc genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farrokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Saihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (3), pp.286-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of bacterial biofilms of the &amp;quot;Tina&amp;quot; wood vats used in the Ragusano cheese-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Licitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Carnemolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (21), pp.6980-6987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00835-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of Bacterial Ecosystems in Traditional Egyptian Domiati Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaber El-Baradei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (4), pp.1248-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01667-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric flow cytometry allows rapid assessment and comparison of lactic acid bacteria viability after freezing and during frozen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rault</w:t>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Béal</w:t>
+                <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55, pp.35 - 43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2007.04.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerase chain reaction for detection of some staphylococcal species in traditional Domiati cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delacroix Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal diversity of grapes by application of temporal temperature gradient gel electrophoresis - potentialities and limits of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
+                <w:t xml:space="preserve">Aida El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida El Arbi</w:t>
+                <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chartier</w:t>
+                <w:t xml:space="preserve">L. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (6), pp.1340-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.03030.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal diversity of grapes by application of temporal temperature gradient gel electrophoresis potentialities and limits of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aida El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101, pp.1340-1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial communities of Egyptian Karish cheese using molecular footprinting tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurence of Lactococcus graviae in four types of Egyptian cheeses by specific polymerase chain reaction assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection CNRZ : les enjeux, les missions et les perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel de la TTGE pour l'étude bactérienne de quelques laits crus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lafarge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Victoria Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Girard</w:t>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (1-2), pp.169-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2003046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of starter lactococci and adjunct lactobacilli to proteolysis, volatile profiles and sensory characteristics of washed-curd cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Hynes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
+                <w:t xml:space="preserve">Gilles Lamberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (1), pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2002048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of starter and adjunct lactobacilli culture on ripening of miniature washed-curd cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (1), pp.17-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of starter and adjunct lactobacilli culture on the ripening of washed curd cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19 (4), pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Bacterial Microflora in Dairy Products by Temporal Temperature Gradient Gel Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (8), pp. 3691-3701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.68.8.3691-3701.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolysis during ripening of miniature washed-curd cheeses manufactured with different strains of starter bacteria and a Lactobacillus plantarum adjunct culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.587-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for the manufacture of miniature washed-curd cheeses under controlled microbiological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10, pp.733-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7524,4646 +7524,4646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes: from monoxenic paradigm to pathobiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Akhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusrat Ali</w:t>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+                <w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Hiêu Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Petitot</w:t>
+                <w:t xml:space="preserve">Patrice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192409v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Hiêu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Cabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mahieu</w:t>
+                <w:t xml:space="preserve">Anne Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192141v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the parasitic success of nematodes and their associated bacteria in Lepidopteran hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADALEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomopathogenic nematode isolation in maize organic field soils of Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguema-Ona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests: Microbial Control Agents in the Age of Global Change, June 19-22, 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic. pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des systèmes agricoles sur la présence et la diversité des nématodes entomopathogènes dans les cultures de maïs du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguema-Ona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Agroécologie : le sol, un outil d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’animation scientifique du Réseau Vectopole Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265509v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476714v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes et leurs bactéries symbiotiques pour lutter contre les taupins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Products and Biocontrol et Journée Elicitra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154516v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes et leurs bactéries symbiotiques pour lutter contre les taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Lawac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Natural Products and Biocontrol et Journée Elicitra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918045v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manaël Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t>
+                <w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837309v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galan M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607815v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691108v1</w:t>
+                <w:t xml:space="preserve">hal-01607815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t>
+                <w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t>
+              <w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837311v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Heuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Heuillard</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Member of the Growing Family of Contact- Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics in the entomopathogenic genera Xenorhabdus and Photorhabdus: insight in the XaxAB binary cytolysin-encoding locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection of entomopathogenic nematodes in Tannourine cedars forest in Lebanon and evaluation of their pathogenicity on Cephalcia tannourinensis, a cedars pest defoliator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rehayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rehayem</w:t>
+                <w:t xml:space="preserve">Elise Noujeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Noujeim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relever le défi de la protection contre les taupins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des bio-essais concernant l'utilisation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Drouglazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion groupe de travail ravageurs des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Virulence Loci in the Pan-Genome of the Entomopathogenic Bacterium Xenorhabdus bovienii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mc Mullen Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadege Ginibre</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837267v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604723v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
+                <w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
+              <w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837266v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roba El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Jounée du réseau IMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTL controlling cheese processing properties in a Holstein x Normande crossbred population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Yong</w:t>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Larroque</w:t>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Abstract, p. 303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de QTL influençant l'aptitude à la transformation fromagère des laits dans un croisement Holstein Normande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of starter and adjunct Lactobacilli culture on ripening of washed curd cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. MERCOSUR congress on process systems engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Santa-Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12173,1941 +12173,1941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAX cyclolipopeptides mediate symbiosis between the Xenorhabdus bacterium and its nematode partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claveyroles Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claveyroles Noémie</w:t>
+                <w:t xml:space="preserve">Lanois-Nouri Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanois-Nouri Anne</w:t>
+                <w:t xml:space="preserve">Fannassi Imane El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannassi Imane El</w:t>
+                <w:t xml:space="preserve">Ogier Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagès Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal-Microbe Symbioses (GRS) Gordon Research Seminar Symbiosis Across Scales: Host-Microbe Interactions in Changing Ecological Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of temperature on parasitic success of nematodes and their associated bacteria in a Lepidopteran host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nell Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Firenze, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers Media</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1331-1332, The 18th Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the EPN associated bacteria composition fluctuate after successive parasitic cycles in a Lepidopteran host?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections of Entomopathogenic Nematodes and Associated Bacteria for Biological Control of insect pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yascim Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yascim Kamel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-approach improves the description of the entomopathogenic nematodes distribution in corn fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the IOBC-WRPS Working Group Biological and Integrated Control of Plant Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oral secretion microbiota of Spodoptera frugiperda in the modulation of defense responses in rice (Oryza sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hiêu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holobiont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs de virulence chez la bactérie pathogène d'insecte Xenorhabdus :de la comparaison génomique au phénotype d'un candidat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+                <w:t xml:space="preserve">Steve Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Forst</w:t>
+                <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of the FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture-Independent Analysis of Bacterial Ecosystems in Milk and Cheese Samples Using Denaturing High Performance Liquid Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IDF Symposium on Cheese Ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, BERN, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de la chromatographie liquide haute performance dénaturante (D-HPLC) en écologie bactérienne des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fromage modèle miniature pour de multiples applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">La composition des écosystèmes microbiens laitiers révélée par électrophorèse dénaturante (TTGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830376v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition des écosystèmes microbiens laitiers révélée par électrophorèse dénaturante (TTGE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Un fromage modèle miniature pour de multiples applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833821v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of wireworm larvae (Agriotes sordidus) (Coleoptera: Elateridae) to isolates of entomopathogenic nematodes (Rhabditida: Heterorhabditidae and Steinernematidae) and their symbiotic bacteria (Morganellaceae: Photorhabdus and Xenorhabdus) from France under laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 162, International Organisation for Biological Control - West Palaearctic Regional Section, pp.98-99, 2023, 978-92-9067-349-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14117,392 +14117,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thiéry</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de gestion des collections et modes opératoires de congélation des microorganismes d'intérêt laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Reitz-Ausseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Denis</w:t>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Reitz-Ausseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Casaregola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arilait Recherche. , 47 p., 2008, ‎ 978-2912384133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating cheese proteolysis by enriching Lactococcus lactis proteolytic system with lactobacilli peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">M. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nardi</w:t>
+                <w:t xml:space="preserve">U. Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Wegmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Joutsjoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14512,117 +14512,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de l'espèce d'une souche de bactérie appartenant au genre &amp;lt;em&amp;gt;Staphylococcus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 09 52773. 2009, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14632,147 +14632,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in rearing conditions rapidly modify gut microbiota structure in &amp;lt;em&amp;gt;Tenebrio molitor&amp;lt;/em&amp;gt; larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14782,283 +14782,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives chimiques et non chimiques existantes à l’usage des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">Thomas Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Badie</w:t>
+                <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Borg</w:t>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 154p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’un guide précisant les éléments à renseigner dans le cadre des demandes d’autorisation d’introduction dans l’environnement de macro-organismes non indigènes utiles aux végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bonafos</w:t>
+                <w:t xml:space="preserve">Serge Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Kreiter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-AUTO-0134, Anses. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04079597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15205,51 +15205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04149-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claveyroles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00760-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gorgadze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manana Lortkhipanidze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Burjanadze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.04.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barsics" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16QWB145-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El-Baradei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.11.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-980515QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665281v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrokh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saihi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH5FN6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaber El-Baradei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01667-06" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix Buchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doar&#233;-Lebrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida El Arbi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03030.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Charlet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895531v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lafarge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003046" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hynes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895351v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hynes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155359v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3691-3701.2002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670287v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Drouglazet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754003v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758701v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Hynes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveyroles No&#233;mie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanois-Nouri Anne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannassi Imane El" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Jean-Claude" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Sylvie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830376v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008407v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828998v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wegmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joutsjoki" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04149-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claveyroles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00760-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barsics" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gorgadze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manana Lortkhipanidze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Burjanadze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.04.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16QWB145-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El-Baradei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.11.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-980515QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrokh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saihi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH5FN6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaber El-Baradei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01667-06" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix Buchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doar&#233;-Lebrun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida El Arbi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03030.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589709v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Charlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156579v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895531v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lafarge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003046" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hynes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002048" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hynes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3691-3701.2002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688755v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Drouglazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193618v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Hynes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveyroles No&#233;mie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanois-Nouri Anne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannassi Imane El" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Jean-Claude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Sylvie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830376v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008407v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828998v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wegmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joutsjoki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>