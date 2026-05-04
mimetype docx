--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,5686 +66,5647 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will anomalies in the field of EPN associated-bacteria lead to a new paradigm?</w:t>
+                <w:t xml:space="preserve">Pleiotropic role of PAX cyclolipopeptides in the Xenorhabdus bacterium mutualistically associated with entomopathogenic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noémie Claveyroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Fannassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2025.108387⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00760-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162736v1</w:t>
+                <w:t xml:space="preserve">hal-05279475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for low-concentration and host-associated bacterial DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (9), 14 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01417-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412638v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of shotgun sequencing and rpoB metabarcoding for taxonomic profiling of bacterial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Will anomalies in the field of EPN associated-bacteria lead to a new paradigm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.108387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2025.108387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04149-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05168860v1</w:t>
+                <w:t xml:space="preserve">hal-05162736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested PCR to optimize rpoB metabarcoding for lowconcentration and host-associated bacterial DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evaluation of shotgun sequencing and rpoB metabarcoding for taxonomic profiling of bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01417-25⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04149-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220858v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic role of PAX cyclolipopeptides in the Xenorhabdus bacterium mutualistically associated with entomopathogenic nematodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00760-25⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.109275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279475v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OxyR is required for oxidative stress resistance of the entomopathogenic bacterium Xenorhabdus nematophila and has a minor role during the bacterial interaction with its hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 170 (7), pp.001481. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early transcriptomic responses of rice leaves to herbivory by Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.2836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-53348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+                <w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond Akhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109275⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (6), pp.629-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567713v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des lieux des connaissances sur les taupins (Coléoptères : Elatéridés) et des stratégies alternatives aux pesticides pour la gestion des dégâts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Boemare</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Lehmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2023.01.004⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094210v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des connaissances sur les taupins (Coléoptères : Elatéridés) et des stratégies alternatives aux pesticides pour la gestion des dégâts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama. De la lutte biologique par acclimatation à la technique de l'insecte incompatible, les stratégies de biocontrôle faisant appel aux macro-organismes se diversifient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Lehmus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Ogier</w:t>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338839v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité. Les stratégies de lutte biologique et autocide, attrayantes sur de nombreux aspects, soulèvent des enjeux importants à considérer pour garantir leur déploiement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
+                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179646v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité. Les stratégies de lutte biologique et autocide, attrayantes sur de nombreux aspects, soulèvent des enjeux importants à considérer pour garantir leur déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884650v2</w:t>
+                <w:t xml:space="preserve">hal-05179646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832443v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Fellous</w:t>
+                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884638v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pantel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.e02826-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.02826-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrôle et macro-organismes : panorama. De la lutte biologique par acclimatation à la technique de l'insecte incompatible, les stratégies de biocontrôle faisant appel aux macro-organismes se diversifient.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179644v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partner-specific induction of Spodoptera frugiperda immune genes in response to the entomopathogenic nematobacterial complex Steinernema carpocapsae-Xenorhabdus nematophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafont</w:t>
+                <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frayssinet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Audrey Bigourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463369v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bacterial community profile after the lethal infection of Steinernema–Xenorhabdus pairs into soil-reared Tenebrio molitor larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640344v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A novel semi-selective medium for Pseudomonas protegens isolation from soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00800-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2020.105911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503304v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner-specific induction of Spodoptera frugiperda immune genes in response to the entomopathogenic nematobacterial complex Steinernema carpocapsae-Xenorhabdus nematophila</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103676⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516411v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1546-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30620-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627663v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New Insights in Biocontrol Strategy against Cephalcia tannourinensis, the Principal Insect Defoliator of Lebanese Cedars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rehayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Noujeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30620-5⟩</w:t>
+              <w:t xml:space="preserve">Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (4), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/forsci/fxx018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867979v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in Biocontrol Strategy against Cephalcia tannourinensis, the Principal Insect Defoliator of Lebanese Cedars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Noujeim</w:t>
+                <w:t xml:space="preserve">Prévision des risques et élaboration de nouvelles techniques de lutte pour la protection des cultures contre les attaques de taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Nemer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Philippe Larroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/forsci/fxx018⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137781155320183E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621561v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des risques et élaboration de nouvelles techniques de lutte pour la protection des cultures contre les attaques de taupins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quilliot</w:t>
+                <w:t xml:space="preserve">John G. Mcmullen Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Mcquade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137781155320183E12⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (4), pp.510-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607283v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable virulence phenotype of Xenorhabdus bovienii (γ-Proteobacteria: Enterobacteriaceae) in the absence of their vector hosts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Mcquade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+                <w:t xml:space="preserve">Il-Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan K. Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariush T. Aghai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Hillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Kozuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000449⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606508v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insect pathogenic bacterium Xenorhabdus innexi has attenuated virulence in multiple insect model hosts yet encodes a potent mosquitocidal toxin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P. Kozuch</w:t>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4311-4⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.148-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837305v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics between two Xenorhabdus bovienii strains highlights differential evolutionary scenarios within an entomopathogenic bacterial species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv248⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837293v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">[i]Steinernema tbilisiensis sp. n.[/i] (Nematoda: Steinernematidae)—A New Species of Entomopathogenic Nematode from Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gorgadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manana Lortkhipanidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Burjanadze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A5, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2161-6256/2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594494v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier Taupins: Nouvelles stratégies Les solutions à venir s'inspirent de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barsics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, novembre 2015 (427), pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Steinernema tbilisiensis sp. n.[/i] (Nematoda: Steinernematidae)—A New Species of Entomopathogenic Nematode from Georgia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medea Burjanadze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, A5, 13 p. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17265/2161-6256/2015.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217627v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated virulence and genomic reductive evolution in the entomopathogenic bacterial symbiont species, Xenorhabdus poinarii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.1495-1513. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837258v1</w:t>
+                <w:t xml:space="preserve">hal-01837260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence and Annotation of the Entomopathogenic Bacterium Xenorhabdus szentirmaii Strain DSM16338.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gualtieri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00190-14⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837260v1</w:t>
+                <w:t xml:space="preserve">hal-01837259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence and annotation of the entomopathogenic bacterium Xenorhabdus nematophila strain F1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nydia Morales-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishore R.V Thappeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Forst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00342-13⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837259v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of P2-type remnant prophage loci in Xenorhabdus bovienii and Xenorhabdus nematophila required for xenorhabdicin production.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The first record of entomopathogenic nematodes (Rhabiditiae: Steinernematidae and Heterorhabditidae) in natural ecosystems in Lebanon: A biogeographic approach in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Noujeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 333 (1), pp.69-76. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.82-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02600.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647376v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The entomopathogenic bacterial endosymbionts xenorhabdus and photorhabdus: convergent lifestyles from divergent genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Chaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garret Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron W. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archna Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first record of entomopathogenic nematodes (Rhabiditiae: Steinernematidae and Heterorhabditidae) in natural ecosystems in Lebanon: A biogeographic approach in the Mediterranean region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644113v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, &amp;lt;em&amp;gt;Photorhabdus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Xenorhabdus&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diversity and dynamics of the microbial community during the manufacture of Calenzana, an artisanal Corsican cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-568⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 133 (3), pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660280v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of the microbial community during the manufacture of Calenzana, an artisanal Corsican cheese</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (3), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667302v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bacterial biodiversity of traditional Zabady fermented milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El-Baradei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 126 (3), pp.291-301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 121 (3), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667037v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 126 (3), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664516v1</w:t>
+                <w:t xml:space="preserve">hal-02667037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biodiversity of traditional Zabady fermented milk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Leuconostoc genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farrokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Saihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 121 (3), pp.295-301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.11.014⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 126 (3), pp.286-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667257v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Leuconostoc genus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variability of bacterial biofilms of the &amp;quot;Tina&amp;quot; wood vats used in the Ragusano cheese-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Carnemolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.012⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (21), pp.6980-6987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00835-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665281v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of bacterial biofilms of the &amp;quot;Tina&amp;quot; wood vats used in the Ragusano cheese-making process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biodiversity of Bacterial Ecosystems in Traditional Egyptian Domiati Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaber El-Baradei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 73 (21), pp.6980-6987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00835-07⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 73 (4), pp.1248-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01667-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669039v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of Bacterial Ecosystems in Traditional Egyptian Domiati Cheese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaber El-Baradei</w:t>
+                <w:t xml:space="preserve">Polymerase chain reaction for detection of some staphylococcal species in traditional Domiati cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">A. Delacroix Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.73-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155378v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric flow cytometry allows rapid assessment and comparison of lactic acid bacteria viability after freezing and during frozen storage</w:t>
               </w:r>
@@ -5770,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5867,1654 +5828,1559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerase chain reaction for detection of some staphylococcal species in traditional Domiati cheese</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delacroix Buchet</w:t>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Ogier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35, pp.73-80</w:t>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156603v1</w:t>
+                <w:t xml:space="preserve">hal-01453958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation de micro-organismes d'intérêt laitier : optimisation des conditions d'adaptation des souches avant congélation et des conditions de remise en culture après congélation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of fungal diversity of grapes by application of temporal temperature gradient gel electrophoresis potentialities and limits of the method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+                <w:t xml:space="preserve">Aida El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.433-448</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101, pp.1340-1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453958v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fungal diversity of grapes by application of temporal temperature gradient gel electrophoresis - potentialities and limits of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Doaré-Lebrun</w:t>
+                <w:t xml:space="preserve">L. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (6), pp.1340-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.03030.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fungal diversity of grapes by application of temporal temperature gradient gel electrophoresis potentialities and limits of the method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurence of Lactococcus graviae in four types of Egyptian cheeses by specific polymerase chain reaction assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El-Baradei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 101, pp.1340-1350</w:t>
+              <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589709v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bacterial communities of Egyptian Karish cheese using molecular footprinting tools</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La collection CNRZ : les enjeux, les missions et les perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33, pp.25-34</w:t>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675304v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence of Lactococcus graviae in four types of Egyptian cheeses by specific polymerase chain reaction assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Identification of bacterial communities of Egyptian Karish cheese using molecular footprinting tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyptian Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.35-41</w:t>
+              <w:t xml:space="preserve">, 2005, 33, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676114v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection CNRZ : les enjeux, les missions et les perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le potentiel de la TTGE pour l'étude bactérienne de quelques laits crus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lepage</w:t>
+                <w:t xml:space="preserve">Victoria Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156579v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel de la TTGE pour l'étude bactérienne de quelques laits crus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of starter and adjunct lactobacilli culture on ripening of miniature washed-curd cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.169-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003046⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 83 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2002047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895531v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of starter lactococci and adjunct lactobacilli to proteolysis, volatile profiles and sensory characteristics of washed-curd cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (1), pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2002048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of starter and adjunct lactobacilli culture on ripening of miniature washed-curd cheeses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">The influence of starter and adjunct lactobacilli culture on the ripening of washed curd cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lamberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (4), pp.397-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895351v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of starter and adjunct lactobacilli culture on the ripening of washed curd cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Bacterial Microflora in Dairy Products by Temporal Temperature Gradient Gel Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hynes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+                <w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (8), pp. 3691-3701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.8.3691-3701.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673798v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Bacterial Microflora in Dairy Products by Temporal Temperature Gradient Gel Electrophoresis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t>
+                <w:t xml:space="preserve">Proteolysis during ripening of miniature washed-curd cheeses manufactured with different strains of starter bacteria and a Lactobacillus plantarum adjunct culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.587-597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155359v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolysis during ripening of miniature washed-curd cheeses manufactured with different strains of starter bacteria and a Lactobacillus plantarum adjunct culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Protocol for the manufacture of miniature washed-curd cheeses under controlled microbiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 11, pp.587-597</w:t>
+              <w:t xml:space="preserve">, 2000, 10, pp.733-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7524,4646 +7390,4646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosymbiont and the second bacterial circle of entomopathogenic nematodes: from monoxenic paradigm to pathobiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Akhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Boemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiple baiting cycles with digital droplet PCR optimizes description of the distribution of entomopathogenic nematodes in French maize fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Ciencias de la Vid y del Vino, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Hiêu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mahieu</w:t>
+                <w:t xml:space="preserve">Victoria Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192141v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early modulation of the jasmonate pathway in rice (Oryza sativa) by the oral microbiota of Spodoptera frugiperda larvae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Petitot</w:t>
+                <w:t xml:space="preserve">A multimethod approach improves the description of the entomopathogenic nematode distribution in corn fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16. Meeting of the IOBC-WPRS WG “Biological and Integrated Control of Plant Pathogens”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands. pp.157-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192409v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the parasitic success of nematodes and their associated bacteria in Lepidopteran hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADALEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomopathogenic nematode isolation in maize organic field soils of Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguema-Ona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests: Microbial Control Agents in the Age of Global Change, June 19-22, 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic. pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des systèmes agricoles sur la présence et la diversité des nématodes entomopathogènes dans les cultures de maïs du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nguema-Ona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Agroécologie : le sol, un outil d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota of entomopathogenic nematodes: pathobiome et agronomical output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’animation scientifique du Réseau Vectopole Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476714v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Milieu de culture sélectif pour la détection de Pseudomonas protegens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265509v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rpoB, a promising marker for analyzing the diversity of bacterial communities by amplicon sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomopathogenic nematode-associated microbiota: from monoxenic paradigm to pathobiome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaël Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918045v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes et leurs bactéries symbiotiques pour lutter contre les taupins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The interactions between an obligate killer pathogen and the microbiota of its hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Products and Biocontrol et Journée Elicitra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154516v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collection de Nématodes Entomopathogènes : Ressources biologiques utilisables comme agents de Bio-contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes et leurs bactéries symbiotiques pour lutter contre les taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Lawac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress Natural Products and Biocontrol</w:t>
+              <w:t xml:space="preserve">Natural Products and Biocontrol et Journée Elicitra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918049v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t>
+              <w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837311v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691108v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galan M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607815v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation of EntomoPathogenic Nematodes (EPNs) vectorization of biological control agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Consortium Biocontrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837309v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Heuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Member of the Growing Family of Contact- Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics in the entomopathogenic genera Xenorhabdus and Photorhabdus: insight in the XaxAB binary cytolysin-encoding locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection of entomopathogenic nematodes in Tannourine cedars forest in Lebanon and evaluation of their pathogenicity on Cephalcia tannourinensis, a cedars pest defoliator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rehayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Noujeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837280v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Relever le défi de la protection contre les taupins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605185v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relever le défi de la protection contre les taupins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Pathobiome 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219023v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837282v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des bio-essais concernant l'utilisation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Drouglazet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion groupe de travail ravageurs des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France. 26 p</w:t>
+              <w:t xml:space="preserve">Pathobiome 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837286v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others ….</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bilan des bio-essais concernant l'utilisation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Drouglazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion groupe de travail ravageurs des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602164v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Virulence Loci in the Pan-Genome of the Entomopathogenic Bacterium Xenorhabdus bovienii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mc Mullen Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837266v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology survey and comparative genomics in the bacterial insect pathogen Xenorhabdus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadege Ginibre</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837267v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches in silico et métagénomique pour caractériser le role du microbiome associé aux nematodes entomopathogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604723v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison within Xenorhabdus bovienii species: the avirulent strain X. bovienii CS03 is characterized by its pseudogene content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roba El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of QTL controlling cheese processing properties in a Holstein x Normande crossbred population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Jounée du réseau IMH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Abstract, p. 303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808222v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling cheese processing properties in a Holstein x Normande crossbred population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du génome flexible des bactéries entomopathogènes Photorhabdus et Xenorhabdus pour l’identification de nouveaux facteurs d’adaptation à ses hôtes invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Abstract, p. 303</w:t>
+              <w:t xml:space="preserve">3. Jounée du réseau IMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193618v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités de plasticité dans le génome de Photorhabdus : des réarrangements chromosomiques à l’échelle du temps du laboratoire à l’évolution des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Parc Chanot, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de QTL influençant l'aptitude à la transformation fromagère des laits dans un croisement Holstein Normande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of starter and adjunct Lactobacilli culture on ripening of washed curd cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. MERCOSUR congress on process systems engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Santa-Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12173,1941 +12039,1941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAX cyclolipopeptides mediate symbiosis between the Xenorhabdus bacterium and its nematode partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claveyroles Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanois-Nouri Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannassi Imane El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claveyroles Noémie</w:t>
+                <w:t xml:space="preserve">Ogier Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagès Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal-Microbe Symbioses (GRS) Gordon Research Seminar Symbiosis Across Scales: Host-Microbe Interactions in Changing Ecological Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of temperature on parasitic success of nematodes and their associated bacteria in a Lepidopteran host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nell Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Firenze, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers Media</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1331-1332, The 18th Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the EPN associated bacteria composition fluctuate after successive parasitic cycles in a Lepidopteran host?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections of Entomopathogenic Nematodes and Associated Bacteria for Biological Control of insect pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yascim Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-approach improves the description of the entomopathogenic nematodes distribution in corn fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the IOBC-WRPS Working Group Biological and Integrated Control of Plant Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oral secretion microbiota of Spodoptera frugiperda in the modulation of defense responses in rice (Oryza sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Hiêu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holobiont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire du microbiome bactérien associé aux nématodes entomopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de Génomique Environnementale (GE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs de virulence chez la bactérie pathogène d'insecte Xenorhabdus :de la comparaison génomique au phénotype d'un candidat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Units of plasticity in bacterial genomes: new insight from the comparative genomics of two bacteria interacting with invertebrates, Photorhabdus and Xenorhabdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Goodrich-Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of the FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Suisse. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture-Independent Analysis of Bacterial Ecosystems in Milk and Cheese Samples Using Denaturing High Performance Liquid Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IDF Symposium on Cheese Ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, BERN, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de la chromatographie liquide haute performance dénaturante (D-HPLC) en écologie bactérienne des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition des écosystèmes microbiens laitiers révélée par électrophorèse dénaturante (TTGE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Un fromage modèle miniature pour de multiples applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833821v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fromage modèle miniature pour de multiples applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">La composition des écosystèmes microbiens laitiers révélée par électrophorèse dénaturante (TTGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830376v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of wireworm larvae (Agriotes sordidus) (Coleoptera: Elateridae) to isolates of entomopathogenic nematodes (Rhabditida: Heterorhabditidae and Steinernematidae) and their symbiotic bacteria (Morganellaceae: Photorhabdus and Xenorhabdus) from France under laboratory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 162, International Organisation for Biological Control - West Palaearctic Regional Section, pp.98-99, 2023, 978-92-9067-349-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14117,392 +13983,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Frerot</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de gestion des collections et modes opératoires de congélation des microorganismes d'intérêt laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Reitz-Ausseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arilait Recherche. , 47 p., 2008, ‎ 978-2912384133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating cheese proteolysis by enriching Lactococcus lactis proteolytic system with lactobacilli peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Joutsjoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14512,117 +14378,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de l'espèce d'une souche de bactérie appartenant au genre &amp;lt;em&amp;gt;Staphylococcus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 09 52773. 2009, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14632,147 +14498,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in rearing conditions rapidly modify gut microbiota structure in &amp;lt;em&amp;gt;Tenebrio molitor&amp;lt;/em&amp;gt; larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14782,283 +14648,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives chimiques et non chimiques existantes à l’usage des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Badie</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 154p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’un guide précisant les éléments à renseigner dans le cadre des demandes d’autorisation d’introduction dans l’environnement de macro-organismes non indigènes utiles aux végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Malausa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-AUTO-0134, Anses. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04079597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15205,51 +15071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04149-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claveyroles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00760-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barsics" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gorgadze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manana Lortkhipanidze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Burjanadze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.04.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16QWB145-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El-Baradei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.11.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-980515QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrokh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saihi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH5FN6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaber El-Baradei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01667-06" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix Buchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doar&#233;-Lebrun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida El Arbi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03030.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589709v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Charlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156579v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895531v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lafarge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003046" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895354v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hynes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002048" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hynes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3691-3701.2002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688755v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Drouglazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193618v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Hynes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveyroles No&#233;mie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanois-Nouri Anne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannassi Imane El" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Jean-Claude" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Sylvie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830376v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008407v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828998v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wegmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joutsjoki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claveyroles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00760-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04149-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gorgadze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manana Lortkhipanidze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Burjanadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.04.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barsics" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16QWB145-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El-Baradei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.11.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-980515QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrokh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saihi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH5FN6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaber El-Baradei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01667-06" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix Buchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doar&#233;-Lebrun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida El Arbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Charlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03030.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lafarge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hynes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155359v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3691-3701.2002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219023v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Drouglazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754003v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Hynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveyroles No&#233;mie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanois-Nouri Anne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannassi Imane El" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Jean-Claude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Sylvie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830376v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833821v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008407v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828998v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wegmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joutsjoki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820618v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>