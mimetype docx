--- v2 (2026-05-04)
+++ v3 (2026-05-04)
@@ -1466,411 +1466,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité. Les stratégies de lutte biologique et autocide, attrayantes sur de nombreux aspects, soulèvent des enjeux importants à considérer pour garantir leur déploiement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2022, Dossier : Macro-organismes Auxilliaires, 756, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179646v1</w:t>
+                <w:t xml:space="preserve">hal-03884650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884650v2</w:t>
+                <w:t xml:space="preserve">hal-03832443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Le biocontrôle grâce aux macro-organismes : enjeux et réalité. Les stratégies de lutte biologique et autocide, attrayantes sur de nombreux aspects, soulèvent des enjeux importants à considérer pour garantir leur déploiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231911981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832443v1</w:t>
+                <w:t xml:space="preserve">hal-05179646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Odilorhabdin Antibiotic Biosynthetic Cluster and Acetyltransferase Self-Resistance Locus Are Niche and Species Specific</w:t>
               </w:r>
@@ -2622,51 +2622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,392 +4859,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 126 (3), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664516v1</w:t>
+                <w:t xml:space="preserve">hal-02667037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial biodiversity of traditional Zabady fermented milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 121 (3), pp.295-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 126 (3), pp.291-301. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (3), pp.485-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667037v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Leuconostoc genus</w:t>
               </w:r>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerase chain reaction for detection of some staphylococcal species in traditional Domiati cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delacroix Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,64 +6218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurence of Lactococcus graviae in four types of Egyptian cheeses by specific polymerase chain reaction assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6339,51 +6339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection CNRZ : les enjeux, les missions et les perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,64 +6451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial communities of Egyptian Karish cheese using molecular footprinting tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. El-Baradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6823,51 +6823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of starter lactococci and adjunct lactobacilli to proteolysis, volatile profiles and sensory characteristics of washed-curd cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,51 +8379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,135 +9245,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837311v1</w:t>
+                <w:t xml:space="preserve">hal-01607815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a bacterial core microbiota for insights into the holobiont of entomopathogenic nematodes.</w:t>
               </w:r>
@@ -9474,148 +9487,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the gut microbiota of insect larvea with a bacterial community from the soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of the rpoB gene for metabarcoding of bacterial communities associated with entomopathogenic nematodes Steinernema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Camarès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607815v1</w:t>
+                <w:t xml:space="preserve">hal-01837311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t>
               </w:r>
@@ -10212,325 +10212,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
+                <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relever le défi de la protection contre les taupins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Pathobiome 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219023v1</w:t>
+                <w:t xml:space="preserve">hal-01837280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathobiote of the Steinernema entomopathogenic nematodes: the Xenorhabdus bacterial symbionts and the others …</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837280v1</w:t>
+                <w:t xml:space="preserve">hal-01605185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des nématodes entomopathogènes pour lutter contre les taupins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Relever le défi de la protection contre les taupins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605185v1</w:t>
+                <w:t xml:space="preserve">hal-01219023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture isolation and phenotypic characterization of the microbiota of the entomopathogenic Steinernema nematodes</w:t>
               </w:r>
@@ -11827,51 +11827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13602,51 +13602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13716,51 +13716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15071,51 +15071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claveyroles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00760-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04149-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gorgadze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manana Lortkhipanidze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Burjanadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.04.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barsics" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16QWB145-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El-Baradei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.11.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-980515QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrokh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saihi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH5FN6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaber El-Baradei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01667-06" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix Buchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doar&#233;-Lebrun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida El Arbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Charlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03030.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lafarge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hynes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155359v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3691-3701.2002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219023v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Drouglazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754003v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Hynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveyroles No&#233;mie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanois-Nouri Anne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannassi Imane El" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Jean-Claude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Sylvie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830376v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833821v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008407v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828998v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wegmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joutsjoki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820618v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Claveyroles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00760-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01417-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04149-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hieu Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mariotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53348-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04094210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Akhurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Lehmus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art07" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884650v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pantel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Houard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02826-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00800-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1546-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quilliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137781155320183E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mcquade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il-Hwan Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan K. Aryal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush T. Aghai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hillman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Kozuch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4311-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gorgadze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manana Lortkhipanidze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Burjanadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2015.04.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Thibord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barsics" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gualtieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00190-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laroui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00342-13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Morales-Soto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore R.V Thappeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02600.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16QWB145-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Chaston" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret Suen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Tucker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Andersen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archna Bhasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Goodrich-Blair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-568" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El-Baradei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.11.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-980515QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrokh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saihi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH5FN6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licitra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Carnemolla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00835-07" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaber El-Baradei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01667-06" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix Buchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ogier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03536876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQJVQ75G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doar&#233;-Lebrun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida El Arbi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Charlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03030.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lafarge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hynes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hynes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155359v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3691-3701.2002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04567832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192409v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hi&#234;u Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Petitot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cabre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673065v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana&#235;l Hellequin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galan M" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837311v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602164v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837280v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837282v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Drouglazet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Mullen Ii" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ginibre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604723v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837265v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba El Hajj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754003v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758701v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Hynes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveyroles No&#233;mie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanois-Nouri Anne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannassi Imane El" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Jean-Claude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s Sylvie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571451v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yascim Kamel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192349v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blanchot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789342v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219031v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808493v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830376v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833821v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008407v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reitz-Ausseur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828998v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wegmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joutsjoki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820618v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>