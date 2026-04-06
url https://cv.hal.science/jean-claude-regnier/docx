--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Regnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-claude-regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6992-9027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070335559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial and algorithmic analysis of oriented hierarchies in statistical implicative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlady Ravelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Raherinirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-025-10001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepções docentes da afetividade na formação inicial de professores à luz da Análise Estatística Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Francelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bezerra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Semiárido De Visu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31416/rsdv.v13i2.1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepções docentes da afetividade na formação inicial de professores à luz da Análise Estatística Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Francelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bezerra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Semiárido De Visu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31416/rsdv.v13i2.1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Avanzini et la Pédagogie Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134nd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O saber Função Afim e as Teorias da Didática da matemática: uma revisão sistemática da literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Semiárido De Visu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.144-169. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31416/rsdv.v13i2.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation du réel dans une perspective de la théorie des champs conceptuels : place et rôle du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.97-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un examen d’identité, entre science et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Se construire par l’expérience et la recherche, 238 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part de l’héritage culturel, dans l’apprentissage des mathématiques. Le partage de l’eau d’irrigation dans un village marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Se construire par l’expérience et la recherche, 238 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des invariants pédagogiques de la Pédagogie Freinet à la Pédagogie Intégrative, Implicative, Intentionnée et Intuitive (P4i). De quoi ? pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.13-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité du service éducatif : un défi à relever en contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Vie educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2-2022, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de réalité virtuelle pour lutter contre le harcèlement sexuel au travail : quels impacts sur les émotions et l’empathie des utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregación y prejuicio educativo, los nuevos inmigrantes en las escuelas de Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vega-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALETHEIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O programa residência pedagógica: uma reflexão tomando por base a experiência francesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formação de Professores de Matemática na interface com o Programa Residência Pedagógica, pp.096-137. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i4p096-137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As contribuições do legado de Paulo Freire para a educomunicação: um estudo sobre a Rede Coque Vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriele Silva de Andrade Costa Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Temas em Educaçã</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-verbal dimension of interactions in school space in China. Exploratory approach in a Beijing primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA AKADÈMEIA (ISSN: 0718-9397)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.24-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résolution de problèmes du champ conceptuel additif. Étude exploratoire à l’école primaire au Maroc en contexte plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massalek Atarbiya wa Atakwine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise estatística implicativa da tendência de abordagens do método de estudo de casos no ensino de ciências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjane Pereira da Silva Rufino de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônia: Revista de Educação em Ciências e Matemáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), pp.5. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/amazrecm.v15i33.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中法双语儿童叙事能力实证调查</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Research in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.44-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educar Pela Pesquisa, Educar Pelo Jogo: O Role-Playing Game (RPG) Como Estratégia Na Prática Docente No Ensino Superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ramires Jaques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA AKADÈMEIA (ISSN: 0718-9397)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.24-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative competence of bilingual children: an exploratory study of Franco-Chinese children aged 5 to 10 years old in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA AKADÈMEIA (ISSN: 0718-9397)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnoestatística(s): Uma nomeação histórica, pragmática e linguística da contemporaneidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Etnomatemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principais dificuldades e obstáculos para aprendizagem do conceito de energia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Raabi Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de fisica da UEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.2101.1 - 2101.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative approach to ethnomathematics: linguistic and philosophical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOMSK STATE UNIVERSITY JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 413, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17223/15617793/413/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Competence as a Complex Multidimensional Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubov V. Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XVth International Conference "Linguistic and Cultural Studies: Traditions and Innovations", 200, pp.142-148,. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Statistics in France: Macrodidactical and Microdidactical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The XXVI Annual International Academic Conference, Language and Culture, 200, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sociocultural Competence on the Basis of the Platform Moodle According to the Competency-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubov V. Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The XXVI Annual International Academic Conference, Language and Culture, 200, pp.475-481. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconceito racial e desempenho escolar: estudo com negros e brancos em escolas de Salvador (Ba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Dora Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista internacional sobre Diversidad e Identidad en la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação docente e articulação entre competências visadas no mestrado profissionalizante e nas licenciaturas em física e matemática. Aporte de um tratamento metodológico no quadro da análise estatística implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1011-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Study of Native and Target-language Cultures in Foreign Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubov V. Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.118-121. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Content of Spiritual and Religious Component of the Communicative Competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação dos dados em atividades que envolvem as medidas de tendência central e de dispersão nos livros didáticos do ensino médio no Brasil e na França. Análise das formas e das suas organizações no quadro da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1047-1067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of Educational Process According to C. Freinet: A Pilot Experiment in a Group of Language Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.I.C & profissionalização de professores de física. Abordagem metodológica no quadro teórico da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marli Bulegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.949-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Pédagogie Freinet universitaire : espérer ou renoncer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel Educateur, Revue de l'Institut Coopératif de l'Ecole Moderne, ICEM Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As medidas de tendência central e de dispersão nos programas e livros didáticos de matemática do ensino médio no Brasil e na França: análise dos efeitos dos programas nos livros didáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidya ( ISSN 2176-4603)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa. Marco teórico e aplicativo para a exploração semântica e não simétrica dos dados. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.623-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité masculine et les attitudes a l'égard des mathématiques : analyse et interprétation des résultats de l'enquête, des données par les traitements C.H.I.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Educação Matemática Pesquisa, 16 (3), pp.981 - 1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivações e competências interculturais para a mobilidade acadêmica França-Brasil: o caso de estudantes da Universidade Lumière Lyon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Elyote Marques Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.723-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences professionnelles et linguistiques de professionnels de santé dans l’espace frontalier Uruguayen-Brésilien : contribution de l’A.S.I. dans le champ de la psychologie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp. 1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Statistics: Formation of Statistical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.99-103. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences professionnelles et linguistiques de professionnels de sante dans l’espace frontalier Uruguayen-Bresilien: contribution de l’A.S.I. dans le champ de la psychologie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.813-853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les liens professionnels entre le RASED et les équipes éducatives : intérêt des traitements statistiques fondés sur la complémentarité du quantitatif et du qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Crouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjectura: filosofia e educação (ISSN: 0103-1457)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des problèmes de mathématiques dans les instructions et programmes officiels de l'école primaire de 1833 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coesão social e vulnerabilidade no Brasil juventudes e violências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Abramovay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feffermann Marisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (Spécial), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A educomunicação como princípio indissociável da extensão universitária, do protagonismo juvenil e da coesão social: o caso da rede coque vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriele Andrade-Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Equidade e coesão social na educação superior: problemáticas e perspectivas, 5, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A materialização de políticas de equidade e coesão social nas universidades francesas: estudo de caso da Universidade Lyon2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Núbia Medeiros de Araújo Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação Matemática, Culturas e Linguagens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexão &amp; Ação [ UNISC ISSN 1982-9949]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Equidade e coesão social na educação superior: problemáticas e perspectivas, 20 (2), pp.347-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenário da educação básica: (im) possibilidades de inclusão?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Elyote Marques Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Equidade e coesão social na educação superior: problemáticas e perspectivas, 5, pp.261-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Statistics in Social Sciences Through E-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational and Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/jesr.2012.v2n2p45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des sciences et interactions dans la classe: quelques lignes directrices pour une analyse dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Buty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynab Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSAIO Pesquisa em educação em ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competências matemáticas implicadas em atividades de trabalho informal em situação de exclusão social: influência de variáveis culturais relacionadas ao gênero no desenvolvimento ou inibição dessas competências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Educação Matemática Pesquisa, 14 (2), pp.369 - 390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la statistique : entre un art pédagogique et une didactique scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Learning Styles in the Quality of Learning at Different Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica Economică Journal (ISSN 1453-1305 EISSN 1842-8088)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol 15 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interactions sociales en formation universitaire à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16/2009, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interactions sociales en formation universitaire à distance : une approche microsociologique exploratoire et inférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interactions sociales en formation universitaire à distance : Une approche microsociologique exploratoire d'un cours de statistique et méthodes quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du métarécit pour une reconnaissance de la pluralité dans l'appréhension du réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjectura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et évolutions de la pensée politico-pédagogique de Paulo Freire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso C. Scocuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire versus culture extra-scolaire: interculturalité et questions épistémologiques, méthodologiques et pédagogiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.367-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentos estatísticos para uma leitura do mundo: Formação do espírito estatístico e cidadania.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjectura - Filosofia e Educação (ISSN 0103-1457)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiation à la recherche en soins infirmiers: outils de construction de l'identité professionnelle infirmière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'ARSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LIII (1), pp.5--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage d'obstacles didactiques et socioculturels au travers de l'ASI des données issues d'un questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Ricerca in Didattica (Mathematics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.63-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significativité des niveaux d'une hiérarchie orientée en analyse statistique implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, C (1), pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Boulier-Numérateur de Marie Pape-Carpantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 447, pp.457-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des registres sémiotiques dans les classes du cycle 3 de l'école primaire française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre os métodos quantitativos na pesquisa em ciências humanas: riscos e benefícios para o pesquisador,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge da Rocha Falcão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos Pedagógicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (198), pp.229-243. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24109/2176-6681.rbep.81i198.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation et autocorrection dans l'enseignement des mathématiques et de la statistique: entre praxéologie et épistémologie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Evaluation en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (1), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la formation en statistique. Approches praxéologiques et épistémologiques de questions du champ de la didactique de la statistique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue du Centre de Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22/23, pp.157-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alternance: des évidences en (aux) question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Revue de la Recherche dans le Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A auto-avaliação na pratica pedagogica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Avaliação da Educação Superior (ISSN 1414-4077)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des évidences de la Formation en alternance qui posent question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Croix Rouge Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies... De quoi parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonale (ISBN 2-86614-286-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respecter l'anonymat: suggestion pour une mise en oeuvre de collectes de données respectant le secret de la réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du CLERSE Université Lyon2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16, pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des vides d'un questionnaire à trous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du C.R.E. (centre de recherche en éducation de Saint Etienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2, pp.1-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : le conseil de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60e année (8), pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude didactique d'une méthode d'apprentissage fondé sur le tâtonnement expérimental de l'apprenant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1, pp.255-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : les procédures d'évaluation au coeur du travail en équipe pédagogique pour une plus grande cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60e année (8), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : la notion de projet dans le travail en équipe pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (4-5), pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : lutte contre l'échec scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (6), pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : une notion clé , la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (7), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : d'un mythe à une réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (3), pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocontrôle, autocorrection, auto-évaluation en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticiens Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaig de practica de la pedagogia Freinet a segon curs de &amp;quot;Lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectiva escolar (ISSN 0210-2331)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 79, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec à l'automathe (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école émancipée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 66e année (8), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit à la parole et à l'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et Coopération : L'enfant volé de ses connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec à l'automathe (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école émancipée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 66e année (6), pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les machines à calculer!!!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrat d'apprentissage à la prise de décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.10 &amp; 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec à l'automathe (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école émancipée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 66e année (7), pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal scolaire au second degré : le journal de classe à expression mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducateur Pédagogie Freinet (ISSN 0013-113)-Dossier pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 53e année (147-148), pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie Freinet au collège et au lycée : comment démarrer en mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 58-59, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré de Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art enfantin et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 92, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'école du peuple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 51eme année (10), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocorrection en mathématiques au second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 46, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pédagogue novateur polonais : Janusz Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur -Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 12, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs débuts en pédagogie Freinet (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 26, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs débuts en pédagogie Freinet (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 25, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (170)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopératif interculturel comme approche pédagogique pour l’enseignement du FLE : Perceptions des étudiants non francophones à la lumière de l’Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIème Colloque International d'Analyse Staistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon2 - Lyon et Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Vicente de Assunção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 -Lyon &amp; Université des Antilles - Martinique; UMR 5191 ICAR &amp; UR6_3 CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rallye 4L TROPHY comme outil pédagogique : une réflexion sur les apports et limites du dispositif dans l’enseignement supérieur français à partir du point de vue des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 &amp; Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 - Lyon &amp; Université des Antilles - Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mie Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 Lyon &amp; Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ values, social capital, and multicultural self-efficacy: structural insights from Statistical Implicative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Fakhretdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Larionova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 &amp; Université des Antilles Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepções de formadores sobre afetividade e suas implicações para a formação de professores: aplicação da Análise Estatística Implicativa no tratamento de um questionário sobre afetividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Francelino Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bezerra De Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion autour des performances en Statistique des élèves de lycée au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bezerra Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation du réel dans une perspective de la théorie des champs conceptuels : place et rôle du contexte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la théorie des champs conceptuels et la recherche en didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRDENA -Université de Namur -Séminaire de l’ École Doctoral en Didactique des disciplines – pool des Universités Francophones de Belgique. Faculté de Sciences, Sep 2024, Namur University, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice structure in statistical implicative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefana Tabera Tsilefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Fulgence Raherinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Applied Mathematics (JIAMA24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ahmed TOUKMATI, Abderrahim ZANNOU - ENSA, Al-Hoceima, May 2024, Al-Hoceima, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie statistique dans les premières années de l'enseignement primaire : tendances de la production scientifique brésilienne à la lumière de l'Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandra Tamiris de Oliveira Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O saber função afim e as teorias da didática da matemática: uma revisão de literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa: surgimento e desenvolvimento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des Enseignants sur l'Enseignement de la Statistique dans les Premières Années de l'Éducation Fondamentale au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation du réel dans une perspective de la théorie des champs conceptuels : place et rôle du contexte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la théorie des champs conceptuels et la recherche en didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIPEDIS - UCL Louvain – Faculté de Psychologie et Sciences de l’éducation. Séminaire de l’École Doctoral en Didactique des disciplinas – pool des Universités Francophones de Belgique., Sep 2024, Louvain (UCL), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche ethnomathématique dans la résolution de problèmes contextualisés en milieu scolaire au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des interactions et autres facteurs sur l’intelligence collective dans des groupes de travail restreints au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'impact de l'utilisation des langues premières sur la résolution de problèmes additifs à l’école primaire au MAROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Française de Ouarzazate (Maroc), Nov 2023, Ouarzazate, Morocco. pp.491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, « troisième part » trop souvent oubliée dans la construction d’un être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation dans la gouvernance des établissements scolaires : quelles modalités de coopération et de complémentarité entre l’Etat et les collectivités territoriales ? Cas du Maroc, de la France, du Brésil et de l’Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des sciences de l'éducation au Maroc : Problèmes et approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de l'éducation, May 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources mathématiques mobilisée en contexte chez l’ethnie Imghran au Maroc, cas de communauté de pratiques de fabrication de tapis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et enseignement de la preuve en mathématique. Une étude exploratoire du raisonnement mathématique à l'entrée dans l'enseignement supérieur aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaelle Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et enseignement de la preuve en mathématique. Une étude exploratoire du raisonnement mathématique à l’entrée dans l’enseignement supérieur aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaelle Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Avanzini et la pédagogie Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Avanzini, une inspiration pédagogique pour notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Maisons Don Bosco (AMDB) - François Le Clère, Nov 2023, Lyon (Centre Jean Bosco), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE COLLECTIVE DANS LA CLASSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIGE, Sep 2022, LAUSANNE, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un examen d’identité : entre science et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopératif interculturel dans la classe de langue : Observation d’étudiants non-francophones au centre linguistique CIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité dans la pédagogie de l’autonomie. Place et rôle de l’autocorrection et de l’auto-évaluation dans le processus d’autonomisation de l’apprenant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier colloque international pluridisciplinaire itinérant sur Réflexivité et formation autonomisante : Etat des lieux, réflexion et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de recherche SCiences du langage, Art, Littérature, Education et Culture (SCALEC), Ecole Normale Supérieure de Meknès, Université Moulay Ismaïl,; Ecole Supérieure d’Education et de Formation de Kénitra, Université Ibn Tofaïl; Ecole Supérieure d’Education et de Formation d’El Jadida, Université Chouaïb Doukkali, May 2023, Meknès; Kenitra; El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificações em grafos implicativos e especificidades do letramento estatístico: potencial desenvolvimento dos softwares CHIC e R-CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Française de Ouarzazate (Maroc), Nov 2023, Ouarzazate, Morocco. pp.491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Freire - 2021 : un centenaire toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Freire HOJE, Freire HOY, Freire S(I) EMPRE : Pour une praxis des territoires oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’un dispositif d'enseignement distanciel en Licenciatura de mathématiques à l’Université Fédérale Rurale de Pernambuco pendant la pandémie : essai d’identification des impacts auprès des étudiant-e-s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations des technologies éducatives à l’ère du numérique en éducation, de l’imprimerie de Freinet à la technontologie : limites, apports et (r)évolution pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche genre dans les manuels des mathématiques à l’école primaire au Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de méthodes et techniques statistiques dans la formation doctorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches de recherche quantitatives en sciences de l’éducation : raisonnement statistique, initiation, apports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greta Pelgrims, Université de Genève, Mar 2022, Genève, Suisse. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage coopératif interculturel : Modalité pédagogique pour l’enseignement du FLE pour des étudiants étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalité et santé mentale à l’école en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Mixtes en recherche en éducation pour appréhender la complexité des situations en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des concepts de la biochimie dans une classe multiculturelle au Brésil : une approche issue de la théorie des champs conceptuels à partir d’un dispositif numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'enseignement distanciel en temps de pandémie : le cas de l'enseignement du dessin géométrique dans une formation initiale pour professeurs de mathématiques à l’Université Fédérale Rurale du Pernambuco -Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE COLLECTIVE DANS LA CLASSE. Impact des interactions et autres facteurs sur l'intelligence collective dans des groupes de travail restreints au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2022, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective dans la classe. Impact des interactions et autres facteurs sur l’intelligence collective dans des groupes de travail restreints au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos de pesquisas na área do ensino das Ciências e Matemática.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario doutoral da Rede Nordeste de Ensino - RENOEN - Doutorado PPG Ensino das Ciencias e Matematica - UFRPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la technologie dans l'enseignement à distance en période de pandémie : évaluation des impacts sur la formation initiale des professeurs de mathématiques au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels de statistique et Interactions Humain-Ordinateur dans les processus d’enseignement-apprentissage de la statistique en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Information, Knowledge and Action - Cognition and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal University of Jequitinhonha and Mucuri Valleys (UFVJM) and by the Brazilian Society on Cognitive Science (SBCC), with several partnerships and the support of CAPES., Mar 2021, Diamantina, MG - Brasil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos de pesquisas na área das Ciências e Matemática.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Semana de Pesquisa - PPGECIMAT Universidade Franciscana -UFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance linguistique : un outil pour diversifier les langues d’enseignement ? De la neutralité des choix et les difficultés d’application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD EA4661 (Université de Franche-Comté); CRLAO UMR8563 (CNRS-EHESS-INALCO), Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des invariants pédagogiques de Freinet à la Pédagogie Implicative et Intégrative (P2i). De quoi, pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité internationale académique et Interculturalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação Estatística nas Pesquisas no Ensino de Ciências e Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDI - 5ème Seminário Doutoral Internacional Interdisciplinar - Interculturalidade, Didática e Interações -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE (ex-ESPE) – Université Claude Bernard Lyon 1; Universidade Federal de Pernambuco; Programa de Pós-Graduação em Ensino das Ciências da Universidade Federal Rural de Pernambuco; Laboratório UMR 5191 ICAR (ICAR2-ADIS-Sciences) - Université Lumière Lyon2,; National Research Tomsk State University, Aug 2019, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : défis du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Education - ICORE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut of Education and Research - University of the Punjab - Lahore - Pakistan, Nov 2019, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Roselaine de Oliveira Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.353-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.480-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento do letramento estatístico: um estudo no quadro A.S.I. na perspectiva de atitudes positivas e negativas de estudantes em relação à estatística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.365-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação doutoral e Interculturalidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X CIDU – Congresso Ibero-americano de Docência Universitária: “O envolvimento estudantil na Educação Superior”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica do Rio Grande do Sul/PUCRS. Porto Alegre, RS., Oct 2018, Porto Alegre, Brazil. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des écrits des élèves lors de la problèmes mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des NTIC selon les études évaluatives internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Technologies Educatives et La Reforme Pédagogique à l'Ere du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat; AUF Maghreb; Faculté des Sciences de l'Education, Apr 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações expressas por estudantes brasileiros sobre estatística no ensino superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque francophone international sur l'enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS - groupe enseignement de la statistique, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cône implicatif et contenus d’images des campagnes présidentielles de 2007 et 2012 dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Madiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.503-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique, Langage, Culture - Réflexions sur des questions langagières et culturelles dans l’apprentissage, l’enseignement et les usages de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Ежегодная международная научная конференция «ЯЗЫК и КУЛЬТУРА»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Langues étrangères - National Research Tomsk State University, Sep 2019, Tomsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des registres de représentations sémiotiques dans la construction des énoncés de problèmes mathématiques à l’école primaire au Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Internationales de Didactique des Mathématiques JIDM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional des métiers de l’éducation et de la formation de l’oriental, Oct 2018, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da Mobilidade Acadêmica Internacional no Fortalecimento das Ações de Ensino, Pesquisa e Extensão Universitária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriele Andrade-Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X CIDU - Congresso IberoAmericano de Docência Universitária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCRS, Porto Alegre-Rio Grande do Sul-Brasil, Oct 2018, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopérant et organisations coopérantes de la classe au sens de la pédagogie Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-élaborer des connaissances en petits groupes : regards croisés autour des travaux pédagogiques et de recherche de Robert Pléty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5191 ICAR - Labex ASLAN - Université Lumière Lyon2 - ENS de Lyon, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du questionnement organisateur des travaux du séminaire WEJCH 2018 aux concepts-outils de la statistique utiles pour le chercheur en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la construction, du traitement, de l’analyse de données dans la recherche en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique des Mathématiques ARDM - Groupe des jeunes chercheurs, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation doctorale internationale et Interculturalité. Réflexion sur la réalisation d’un doctorat en régime de cotutelle comme processus de développements des compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Ежегодная международная научная конференция «ЯЗЫК и КУЛЬТУРА»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk, Oct 2018, Tomsk, Russie. pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration de recherche dans l’enseignement des mathématiques à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : la Pédagogie et la Didactique des Disciplines Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa. Abordagens quali-quantitativas da análise das associações entre variáveis ou grupos de variáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Simposio Internacional Lusofono de Analise Estatistica Implicativa - SILASI 1- 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRPE - Recife, Dec 2017, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativas de exercício profissional de formandos cotistas e não cotistas da universidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário sobre Equidade e Eficácia no Ensino Superior - OBEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFBA - Universidade Federal da Bahia, Mar 2017, Salvador da Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question autour de l’enseignement-apprentissage du raisonnement statistique à travers l’estimation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l'Enseignement de la Statistique - CFIES 5 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa da tendência de abordagens do método de estudo de casos no Ensino das Ciências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjane Pereira da Silva Rufino de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Simposio Internacional Lusofono de Analise Estatisca Implicativa - SILASI 1- 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRPE - Recife, Dec 2017, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questões do cotidiano da mobilidade acadêmica do estudante brasileiro na cidade de Lyon – França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Elyote Marques Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Simposio Internacional Lusofono de Analise Estatisca Implicativa - SILASI 1- 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRPE - Recife, Dec 2017, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Формирование речи и культуры в контексте статистического мышления</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Ежегодная Международная Научная Конференция «ЯЗЫК И КУЛЬТУРА</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk - Université Lumière Lyon2 - UMR 5191 ICAR, Sep 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexão em torno das questões sobre importância/relação entre internacionalização da educação superior e a pesquisa, ensino e extensão universitária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Acadêmica de Pesquisa e Extensão Universitária (Japex)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEB - Departamento de Ciências Exatas e da Terra (DCET) do Campus I, em Salvador, Aug 2016, Salvador da Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A estatística na formação e na prática do professor-pesquisador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ação docente no ensino superior. O professor pesquisador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC - São Paulo - Campus Monte Alegre - Faculdade de Educação, Nov 2016, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Educación y la Formación de Personas Adultas en Chile: Un público en espera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès AMSE - AMCE - WAER Enseigner et former aujourd'hui pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Anadolu, May 2016, Eskisehir, Turquía</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des TIC pour la formation des enseignant-e-s et la recherche en éducation à partir d’un dispositif pédagogique technologique hybride (DPTH) : apports des logiciels pour la construction et l’analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international en éducation : Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC pour la recherche en éducation et la formation des enseignants et enseignantes basé sur un dispositif pédagogique technologique hybride (DPTH) : apports de logiciels pour construire et analyser des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa da Utilização do Método de Estudo de Casos no Ensino das Ciências com Especificação para o Ensino de Química.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjane Pereira da Silva Rufino de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encontro Nacional de Ensino de Química (XVIII ENEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC), Jul 2016, Florianopolis, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Роль языков в дидактических и этноматематических подходах к обучению математике.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Ежегодная международная научная конференция «ЯЗЫК и КУЛЬТУРА»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk - Université Lumière Lyon2 - UMR 5191 ICAR, Oct 2016, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusión y procesos de escolarización en niños, niñas y adolescentes migrantes: políticas de integración en establecimientos escolares chilenos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès AMSE - AMCE - WAER Enseigner et former aujourd'hui pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Anadolu, May 2016, Eskisehir, Turquía</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mestrado profissional em ensino da matématica : articulação de competências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilde Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisia. pp. 451-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de tendance centrale et de dispersion dans les manuels scolaires de mathématique du lycée au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone International sur l'Enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - groupe enseignement de la statistique, Jan 2015, Bordeaux, France. pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical knowledge in the school curriculum: studying ways of government.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in statistics education: developments, experiences and assessments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ©2015 ISI/IASE, Jul 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’erreurs de calcul de moyenne chez des étudiants de Master 2 en Sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone International sur l'Enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - groupe enseignement de la statistique, Jan 2015, Bordeaux, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème colloque international sur l'Analyse Statistique Implicative, des sciences dures aux sciences humaines et sociales - ASI 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’analyse statistique implicative au cas des variables continues quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème colloque international sur l'Analyse Statistique Implicative, des sciences dures aux sciences humaines et sociales - ASI 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.130-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs Statistiques et Curriculum Scolaire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone International sur l'Enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - groupe enseignement de la statistique, Jan 2015, Bordeaux, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative – Application aux sciences humaines et socialesApplication aux traitements des données des domaines des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI ЕЖЕГОДНАЯ МЕЖДУНАРОДНАЯ НАУЧНАЯ КОНФЕРЕНЦИЯ «ЯЗЫК И КУЛЬТУРА»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk - Université Lumière Lyon2 - UMR 5191 ICAR, Oct 2015, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International sur Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’analyse statistique implicative au cas des variables continues quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International sur Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.130-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperação internacional para novos conhecimentos: um estudo exploratório do sistema de tese em cotutela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des difficultés langagières, culturelles et méthodologiques des étudiants sinophones dans les universités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-I Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès ASIE &amp; Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-Réseau Asie er Pacifique - INALCO, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transição universidade-mercado de trabalho: as expectativas de estudantes formandos da Universidade Federal da Bahia (UFBA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Determinantes da Equidade no Ensino Superior: Fatores contributivos para a Eficácia e Equidade Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Educação Universidade Federal da Bahia FACED / UFBA, Oct 2015, Salvador da Bahia, Brazil. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, subjectivité et pratique: qu’appelle-t-on réalité en éducation mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66 CIEAEM - Mathématiques et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEAEM - La Commission Internationale pour l’Etude et l’Amélioration de l’Enseignement des Mathématiques, Jul 2014, Lyon, France. pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando os números produzem formas - sujeito: a quantificaçao como prática de governo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sperrhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro de Etnomatemática do Rio de Janeiro (ETNOMAT-RJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Educação da Universidade Federal Fluminense,, Sep 2014, Niteroi Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs statistiques, histoire et curriculum scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées de statistique - SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des enseignants à des réseaux sociaux et généralisation des usages des TIC dans l'enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmeJournée scientifique MONEITHS - MOndes Numériques : Expérimentation et Innovation Technologique, Modélisations en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l'Homme, Lyon, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage professionnel : Une réflexion sur la démarche de l'apprentissage par &amp;quot; qualification et/ou compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoualfakar Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité masculine et mathématiques : le rôle de variables contextuelles dans les représentations et les attitudes à l'égard des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelard e a educação: por uma pedagogia científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaldo Antonio Kuiava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ANPED SUL 2012 - Seminario de pesquisa em educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPG em Educação de UCS - Forum Sul deCoordenadores de PPG em Educação, Jul 2012, Caxias do Sul, Brazil. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies de l'Information et de la Communication : impacts sur l'activité enseignante en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Núbia Medeiros de Araújo Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante Montreal QC, May 2012, Montréal, Canada. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'art à l'épreuve de l'analyse statistique implicative : l'exemple de la structure iconique de l'image médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI 5 Proceedings, Quaderni di Ricerca in Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Palerme, Nov 2010, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de tendance centrale et de dispersion : approche exploratoire des programmes de Mathématiques pour le Lycée, au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone international sur l'enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - Groupe "Enseignement de la statistique", Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE e Ambientes Virtuais de Trabalho: Contribuição para a Construção de Suportes Didáticos Virtuais Bons Mediadores no Processo de Ensino-Aprendizagem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Seminário Internacional As Redes Educativas e as Tecnologias Práticas/Teorias Sociais na Contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rio de Janeiro, Brazil. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'éducation statistique et de la formation de l'esprit statistique à l'école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque francophone international sur l'enseignement de la statistique (CFIES'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - Groupe "Enseignement de la statistique", Sep 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical training in humanities and social sciences in group and at distance: exploration of the effects of teaching and learning on collaborative work through the observable traces of social interactions in a system of on-line distance education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid Farooq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOTS 8, 8th International Conference on Teaching Statistics - Contributed papers C109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Education (IASE); Slovenia Statistical Society (SSS); International Statistical Institute (ISI), Jul 2010, Ljubljana, Slovenia. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estatistisca e Educação estatistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Colegiado de matematica do Centro de Formação de Professores da Universidade Federal do Recôncavo da Bahia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Amargosa BA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and challenges in teacher training of mathematics students with a view to preparing them to teach statistics in basic education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Congress of Mathematics, Engineering and Society - ICMES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Curitiba, Brazil. pp.ICMES2009-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'utilisation d'un support numérique didactique de statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la pédagogie de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Paulo Freire</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de l'itinéraire du penseur et pédadgogue brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, INRP Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos Psicologicos no Processo de Construção de um Suporte Didatico Virtual Bom Mediador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Reunião Anual Sociedade Brasileira de Psicologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Goiânia, GO, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associações de universidades : oportunidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universidades globais: integração, qualidade, inovação e pertinência social- XXI FAUBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques obstacles rencontrés dans l'apprentissage de l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa, França e Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O sentimento da Cidade - 3e seminario Lyon Salvador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Salvador da Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formação do licenciando em matematica para o ensino de estatistica na educãção basica: problemas e desafios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario Internacional de Educação Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, São Paulo, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolver problemas envolvendo prova e demonstração: uma dificuldade para professores de ensino básico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Abud da Silva Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Congress of Mathematics, Engineering and Society - ICMES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Curitiba, Brazil. pp.ICMES2009-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un enseignement de la statistique au cycle III de l'école primaire en France. Etude des manuels de préparation au concours de professeurs des écoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parâmetros, indicadores e instrumentos para avaliação do processo de internacionalização da Educação Superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Processo de Internacionalização das Universidades </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Avaliação, Qualidade e Pertinência da Cooperação Internacional - XX FAUBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, BONITO MS, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A estatística dentro e fora da sala de aula: competência estatística, conhecimento matemático e cidadania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cileda Q. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Carzola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matematica formal e Matematica não formal 20 anos depois: sala de aula e outros contextos - 2 SIPEMAT- SIMPÓSIO INTERNACIONAL DE PESQUISA EM EDUCAÇÃO MATEMÁTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, RECIFE PE, Brazil. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un enseignement de la statistique au cycle III de l'école élémentaire en France. Etude des manuels de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets d'un support didactique virtuel dans le processus d'enseignement/apprentissage de la Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement et l'apprentissage de la statistique : entre un art pédagogique et une didactique scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque Francophone International sur l'Enseignement de la Statistique - CFIES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances mathématiques et Compétences statistiques: quelques obstacles à l'apprentissage de la statistique chez les non-spécialistes/Mathematical Knowledge and Statistical Skills: Obstacles in Statistical Learning among Nonspecialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint Société Française de Statistique (40e) et Société Statistique du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada. pp.272 [MS 417]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livros didaticos e suas funções para o professor de matematica no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 SIPEMAT : Simposio Internacional de Pesquisa em Educação Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, RECIFE PE, Brazil. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure comparative en didactique des mathématiques entre une analyse a priori et la contingence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres internationales d'Analyse statistique implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Espagne. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensinar é uma especifidade humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI coloquio Paulo Freire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, RECIFE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et enseignement de la résolution de problèmes basé sur une mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXIV COPIRELEM : Expérimentation et modélisation dans l'enseignement scientifique : Quelles mathématiques à l'école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Troyes, France. pp.1-18 CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cohésitive et interprétations des données dans le champ de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Espagne. pp.329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critérios de adoção e utilização do livro didático de matemática no ensino fundamental do nordeste brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Spain. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes numériques au cycle 3 de l'école primaire : étude des relations entre pratiques d'enseignants et performances des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France. pp.sur CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l'ASI en 1er cycle universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Espagne. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios da prática: o caso dos professores de matemática no Ensino fundamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Núbia Medeiros de Araújo Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 - SIPEMAT : Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, RECIFE PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire versus culture extra-scolaire : rôle du contexte dans le processus de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen d'interculturalité : Nouveaux espaces et nouvelles méthodes pour l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOLE SUPERIEURE INTERNATIONALE DE PSYCHOLOGIE PRATIQUE DE RIGA Avec la collaboration de CENTRE CULTUREL FRANÇAIS ( CCF) DE RIGA et ASSOCIATION INTERNATIONALE DE RECHERCHE INTERCULTURELLE (ARIC), May 2006, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação do espirito estatistico e cidadania : instrumentos matemáticos para a leitura do mundo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, RECIFE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'apprentissage au cycle 2 de l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. 6 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne d'un scénario d'évaluation-apprentissage au cycle 2 de l'école primaire : de nouvelles compétences pour le formateur et pour le formé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, lyon, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignement de trois professeurs des écoles dans le domaine de la résolution de problèmes numériques en classe de ce2 (8-9 ans - France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 - SIPEMAT : Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, RECIFE PE, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du métarécit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. 4 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des vecteurs d'apprentissage sur les pratiques d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. 6 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire un enseignement de la statistique au cycle III de l'école élémentaire en France: identifier quelques obstacles auxquels se confrontent les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38émes journées de Statistique SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, clamart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en statistique en DUT STID et transposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, CLAMART, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire un enseignement de la statistique au cycle III de l'école élémentaire en France pour contribuer à la formation citoyenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, CLAMART, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces écrites en sciences à l'école maternelle et au cours préparatoire de l'école primaire en France: intérêts et limites pour la didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lyonnais-Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, lyon, France. 3 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage d'obstacles didactiques et socioculturels au travers de l'A.S.I. des données issues d'un questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference A.S.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Palerme, Italie. pp.63-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'esprit statistique et raisonnement statistique. Que peut-on attendre de la didactique de la statistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interculturelle des échanges universitaires entre la France et le Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Filiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cette terre brésilienne/Esta terra brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de Benford et la pratique d'enquêtes : un exemple de situations didactiques en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIèmes JOURNéES DE STATISTIQUE -SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da verdade auto-proclamada à verosimilhança reconhecida: um ponto central na formação em estatística.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro Nacional de Educação Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Recife, Brazil. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'élaboration d'un module de formation continue des enseignants du secondaire en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIèmes JOURNéES DE STATISTIQUE - SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur la conversion de registres dans la résolution de problèmes numériques comme analyseur des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation. Comprendre les pratiques enseignantes : intérêts et limites des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement didactique de la simulation en statistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.743-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of registers at primary school: the learner's or the teacher's responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference of the European society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Bellaria, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Education and E-learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics Education : Statistics and Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Berlin, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la statistique dans une formation à distance de licence de sciences de l'éducation en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes Journées de Statistique -SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers'use of semiotic registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference european research in Mathematics Education II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Marianske Lazne, Czech Republic. pp.554-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meios escolares e questoões de gênero : gênero e competências matematicas de alunos de escola primaria na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Projecto Coeducação : Do principio ao desenvolvimento de uma pratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Ponta Delgada Açores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et les (N)TIC à l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet-based teaching and learning (IN-TELE)99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jena, Allemagne. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le réseau Internet rencontre le système scolaire. Internet sur le chemin des pédagogies de l'apprentissage : une rencontre d'un nouveau type.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet-based teaching and learning (IN-TELE)99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Allemagne. pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de décision risquée en situation incertaine : élément pour une séquence didactique visant l'acquisition du raisonement statistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Grenoble, France. pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode naturelle et le Tâtonnement expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès international de l'ICEM Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Sophia Antipolis (06), France. pp.312-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive styles, learning and teaching mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference for the Psychology of Mahematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Recife, Brazil. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international sur les transferts de connaissance en formation intiale et continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Lyon, France. pp.260-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation et nouvelles techonologies de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individualiser les parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Lyon, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer individuellement et collectivement les situations d'enseignement-apprentissage : le choix de s'interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Salon des Apprentissages Individualisés et Personnalisés 3ème Salon des Apprentissages Individualisés et Personnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie Freinet et enseignement des mathématiques au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Salon national des apprentissages individualisés et personnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Nantes, France. pp.127-137 &amp; 154-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence didactique en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Formation" : la didactique des mathématiques, moyen pour adapter l'enseignement à des publics diversifiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une pratique autocorrective et auto-évaluative en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session "Formation" : Mathématiques et pratiques diversifiées -INRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Dijon, France. pp.43-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation et Autocorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation de l'enseignement agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, Dijon, France. pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur le thème de l'auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Rajat : Démarches, Méthodes et Outils de la recherche-action ; l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Rajat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents autocorrectifs en mathématiques : quelques contraintes d'élaboration et effets didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de didactique et pédagogie des mathématiques du Laboratoire IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1982, Grenoble, France. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychométrie : un système d’évaluation objectif ou subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mêlées et démêlés. 50 ans de recherches en Sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative. Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bourgogne- Franche Comté, pp.448, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines. Prolongement des débats engagés lors du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belfort, France. UBFC - Université Bourgogne - Franche-Comté, pp.608, 2020, Analyse statistique implicative. Cadre théorique en relation étroite et au service de multiples disciplines. Prolongement des débats engagés lors du colloque, 978-2-9562045-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.526, 2019, Analyse statistique implicative. Cadre théorique en relation étroite et au service de multiples disciplines, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Análise Estatística Implicativa nas Pesquisas no Ensino de Ciências e Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILASI 1 2017 : 1º Simpósio Internacional Lusófono de Análise Estatística Implicativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Recife, Brazil. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2017, 978-85-7946-308-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.622, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Implicative Analysis. From the exact sciences to human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Tarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International d'Analyse statistique implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 672p, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Saddo Ag Almouloud, Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Internationale d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São paulo, Brésil. 16 (3), </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPG em Educação matematica EMP - PUC São Paulo - Brésil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.465, 2014, Educação Matematica Pesquisa, 1983-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em Cultura, Cognição e Afetividade: contribuições aos campos de estudos da Psicologia da Educação Matemática e da Didática da Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Antonio Pirola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Pereira Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelson Antonio Pirola; Giovana Pereira Sander; Nadja Maria Acioly-Régnier; Jean-Claude Régnier. Pedro e João Editores, 1, pp.429, 2025, 978-65-265-2059-8. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51795/9786526520598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuera del sistema escolar: Re-escolarización de niños, niñas y adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Salas Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vega-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Hugo de la Fuente. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La editorial Aún Creemos en los Sueños; Le Monde diplomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Victor Hugo de la Fuente, 978-956-340-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier (Ed). </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIII Colloque Internationale sur l'Analyse Statistique Implicative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.678, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression Impression&amp; Edition - 630, Hay El Massira, 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Analise de Similaridade no Quadro Teórico et Metodológico das Pesquisas em Ensino de Ciências e Matemática com a Utilização do Software CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Universitaria - EDUFRPE, pp.309, 2023, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela en movimiento. La actividad fisica en los centros escolares chilenos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEIEF - Centro de Estudios e Investigación Enzo Faletto - Universidad de Santiago de Chile; PIIE - Programa Interdisciplinar de Investigaciones en Educacion; Faculdad de Humanidades - Universidad de Santiago de Chile. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La editorial Aún creemos en los sueños / edición chilena de Le Monde Diplomatique.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Víctor Hugo de la Fuente, 978-956-340-1xx-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323, 2020, Bruno de Souza Leão, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lahanier-Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.462, 2017, 3e édition. Sous la direction de Régis Gras, Régis Gras, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Saddo Ag Almouloud and Régis Gras. Pontifícia Universidade Católica de Sao Paulo - PUC/SP, pp.384, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative Méthode exploratoire et confirmatoire à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. Cépaduès Editions, pp.522, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidade e coesão social na educação superior: problemáticas e perspectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Maria Acioly-Régnier and Jean-Claude Régnier. Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534, 5, pp.318, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Marc Bailleul; Régis Gras. IUFM de l'Université de Caen Basse Normandie, 396 p., 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative. Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Filippo Spagnolo Benedetto Di Paola, Régis Gras. Universita degli Studi di Palermo, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editeur, pp.510, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Freire : La Pédagogie de l'Autonomie. Savoirs nécessaires à la pratique éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Eres, 2006, Charles Gardou, 2-7492-0357-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des mathématiques au travers d'un récit de vie. Entretiens avec Georges Glaeser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg : ULP-Irem de Strasbourg, pp.128, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la didactique expérimentale des mathématiques de Georges Glaeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Sauvage Editions Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le Statistique du CM à la Seconde : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Planchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Lyon - Université Lyon1, pp.203, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ? Comment ? la pédagogie Freinet au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Billebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouans-Sartoux PEMF, pp.72, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau des Innovations Pédagogiques et Technologies Nouvelles - DLC-MEN- Paris. CRDP de Dijon, pp.167, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Lavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Argeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Dijon, pp.460, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec, Maths, Sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de la Loire, pp.58, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Brinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ciosmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Poitiers - DL2 MEN Paris, pp.231, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ciosmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Poitiers - DL2 MEN Paris, pp.107, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pluvinage. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Strasbourg - Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79, 1983, François Pluvinage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un livret autocorrectif : étude préliminaire par un questionnaire sur l'équation du second degré en classe de seconde T1 et projet de livret autocorrectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Pluvinage. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Strasbourg - Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1980, F. Pluvinage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la recherche sur l'histoire de l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIII Colloque International d'Analyse Statistique Implicative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-336, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rallye 4L TROPHY comme outil pédagogique : une réflexion sur les apports et limites du dispositif dans l’enseignement supérieur français à partir du point de vue des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.425 - 449, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopératif interculturel comme approche pédagogique pour l’enseignement du FLE : Perceptions des étudiants non francophones à la lumière de l’Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.450 - 472, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Vicente de Assunção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293 - 312, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mie Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352 - 367, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 8, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ values, social capital, and multicultural self-efficacy: structural insights from Statistical Implicative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Fakhretdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Larionova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.611 - 637, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Pellois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser en Sciences humaines. Conceptions, mesures, analyses statistiques et sens possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2025, 978-2-336-52864-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempenho escolar em matemática de estudantes indígenas, quilombolas, sertanejos, rurais e urbanos no contexto da educação profissional e tecnológica no Sertão de Pernambuco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos De Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelson Antonio Pirola, Giovana Pereira Sander, Nadja Maria Acioly-Régnier, Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisas em Cultura, Cognição e Afetividade: contribuições aos campos de estudos da Psicologia da Educação Matemática e da Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Pedro e João Editores, pp.335-356, 2025, 978-65-265-2059-8. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51795/9786526520598335356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance linguistique : un outil pour diversifier les langues d’enseignement ? De la neutralité des choix et des difficultés d’application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaouthar Ben Abdallah, Dana Di Pardo Léon-Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'appropriation langagière en contextes plurilingues et pluriculturels. Quelles approches, quels outils et quels enjeux pour la didactique du FLE/FLS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.49-73, 2024, Champs Didactiques Plurilingues - Echanges de la Recherche, 978-2-87574-772-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefácio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Souza da Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fios invisíveis: contos com física para poetas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125, 2024, 978-65-5563-460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificações em grafos implicativos e especificidades do letramento estatístico: potencial desenvolvimento dos softwares CHIC e R-CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression 630, Hay El Massira 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-458, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'impact de l'utilisation des langues premières sur la résolution de problèmes additifs à l’école primaire au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression 630, Hay El Massira 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-147, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificações em grafos implicativos e especificidades do letramento estatístico: potencial desenvolvimento dos softwares CHIC e R-CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression 630, Hay El Massira 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-458, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un enseignant-chercheur en quête de sens et de liberté. Auto-regards sur son métier au mitan de la carrière et de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-034868-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las escuelas postpandémicas en la escolarizacion del estudiantado migrante: claves para la persistencia educativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Soledad Loyola Fuentes, Ljuba Boric Bargetto, Irene Magaña Frade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Zeitgeist en tiempos de pandemia : Trayectorias en directa y en reversa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones. https://ariadnaediciones.cl/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2023, 978-1956-6276-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-10, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance de Twitter pour les usages socio-professionnels par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolga Tekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la distance entre graphes implicatifs pour la prise en compte de la temporalité en analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-197, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waminya Wenesie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philomathique - Wamenemekuun. Apprendre et enseigner autrement les mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Huifej, pp.1-3, 2021, 978-2-900257-19-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre élèves dans la classe non maitrisées par l’enseignant. Étude exploratoire par une enquête par questionnaire auprès d’enseignants de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-436, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competências socioemocionais (cse) na educação: tendências da produção científica nas edições do CONEDU 2014-2020 à luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-273, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise estatística implicativa e análise de variância: estudo estatístico comparativo sobre o desempenho escolar em sala de aula multicultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-189, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus d’images des campagnes présidentielles de 2007 et 2012 dans la presse écrite française à la lumière des cônes implicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Madiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines. Prolongement des débats engagés lors du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.566-586, 2020, : 978-2-9562045-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulação de conceitos físicos aprendidos em sala de aula na solução de desafios construídos com a robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Roberto Tavares de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helaine Sivini Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-282, 2020, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando o software CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-162, 2020, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Análise Estatística Implicativa e Análise de Similaridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-82, 2020, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cône implicatif et contenus d’images des campagnes présidentielles de 2007 et 2012 dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Madiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.503-522, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento do letramento estatístico: um estudo no quadro A.S.I. na perspectiva de atitudes positivas e negativas de estudantes em relação à estatística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-389, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Roselaine de Oliveira Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-364, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des registres de représentations sémiotiques dans la construction des énoncés de problèmes mathématiques à l’école primaire au Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdellah ZEROUALI, Abdesslem AYOUJIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Premières Journées Internationales de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Regional des Metiers de I'Education et de la Formation de I'Oriental, pp.237-275, 2019, 978-9920-9789-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation doctorale internationale et Interculturalité. Réflexion sur la réalisation d’un doctorat en régime de cotutelle comme processus de développements des compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">С.К. Гураль. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Язык и культура : сборник статей XXIX Международной</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Издательский Дом Томского государственного университета, pp.381-392, 2019, 978-5-94621-824-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.480-502, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des écrits des élèves lors de la problèmes mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-268, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma abordagem normativa para a etnomatemática: bases linguísticas e filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilberto Silva dos Santos, Renata Sperrhake, Samuel Edmundo Lopez Bello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abordagens Filosóficas Contemporâneas em Educação. Docências, Matemáticas e Subjetivações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Oikos Ltda. Rua Paraná, 240 – B. Scharlau 93120-020 São Leopoldo/RS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-63, 2018, 978-85-7843-832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’ouvrage : l'analyse statistique implicative : points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p3-7, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des bases de données en histoire de l'art par l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-446, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'ASI aux variables non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-88, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du nombre de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-124, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d’un graphe implicatif : variance implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse implicative des variables binaires. Intensité implicative. Intensité entropique (Partie 1, Ch. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Fabrice Guillet, Dominique Lahanier-Reuter, Claudia Marinica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’analyse statistique implicative: Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3e édition (Réf. 1577). Sous la direction de Régis Gras. Préface de Djamel ZIGHED, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’Analyse Statistique Implicative au cas d’un espace continu de sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-156, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção do raciocínio estatístico numa graduação em ciências sociais no Brasil: uma análise preliminar no quadro A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.152-167, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo exploratório do pensamento geométrico de professores de matemática: caso de um grupo na PARAÍBA (BRASIL) a luz da A.S.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pereira Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sônia Leitão Melo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.210-228, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas profissionais dos estudantes cotistas e não cotistas da Universidade Federal da Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cláudia Sá Malbouisson Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Superior no pós-cotas: equidade, desempenho e permanência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora EDUFBA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2017, 978-85-232-1624-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'Analyse Statistique Implicative à des hiérarchies de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’Analyse Statistique Implicative au cas des variables continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-166, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre variables actives et variables supplémentaires : typicalité et contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-117, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de documents autocorrectifs et auto-évaluatifs d'appui au cours de statistique en sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Fraga Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.264-282, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’écart entre une analyse a priori et la contingence en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As produções na área de Ensino de ciências e matemática nas comunicações nos colóquios internacionais sobre Análise Estatística Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.558-571, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles superflues ou redondantes en A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des difficultés et facilités d’apprentissage de la statistique à la lumière de l’A.S.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-437, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-règle d’exception en A.S.I. ou encore l’exception confirme-t-elle la règle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-188, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguagem, Realidade e Subjetividade. Elementos para uma educação matemática contemporânea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Ritter Jelinek, Samuel Edmundo Lopez Bello, Suelen Assunção Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática.Linguagens,Praticas e Sujeitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canto - Cultura e Arte, p25-41, 2017, 978-85-69802-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um olhar sobre os programas de ensino de matemática do ano de 1931 no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irani Parolin Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan d'Ambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ações colaborativas e cooperativas em educação: entre história, ensino e formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-46, 2016, 978-85-7993-329-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origem e Desenvolvimento da Analise Estatistica Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Armando Valente, Maria Elizabeth Bianconcini de Alameida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uso do C.H.I.C. na formação de educadores: à guisa de apresentação dos fundamentos e das pesquisas e foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetraCapital editira - Série @prendersempre.com, pp.22-45, 2015, 978-85-7785-409-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mestrado profissional em ensino de matemática: articulação de competências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilde Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451-477, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questão da permanência e desistência dos estudantes de licenciatura em ciências e matemática no Brasil. Estudo exploratorio no CFP/UFCG abordado pelo quadro da análise estatística implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Lima Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.647-670, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage: Sens de l'école et rapport au(x) savoir(s) en Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Nelson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens de l'école et rapport au(x) savoir(s) en Haïti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2015, 978-99970-5472-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise das pesquisas didáticas sobre função afim no ensino fundamental e médio no quadro da análise estatística implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveilson José de Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.402-416, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma conversa entre Régis Gras e Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Armando Valente, Maria Elizabeth Bianconcini de Alameida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uso do C.H.I.C. na formação de educadores: à guisa de apresentação dos fundamentos e das pesquisas e foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetraCapital editira - Série @prendersempre.com, pp.46-54, 2015, 978-85-7785-409-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de inserção no mercado de trabalho dos estudantes da universidade federal da bahiabrasil: um estudo no quadro da analise estatistica implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.624-646, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divers motifs dans les représentations de l’Ascension du Christ en Occident entre le IXe et le XIIIe siècle. Étude de liens quasi implicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.603-623, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques: réflexions historiques, épistémologiques, pédagogiques et didactiques pour une contribution à la refondation de l'enseignement scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Boudet, Florence Saint-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système éducatif à l'heure de la société de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-355, 2014, Questions d'éducation, 978-2-8107-0324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentalisation technocratique des statistiques et alternatives citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Boudet, Florence Saint-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système éducatif à l'heure de la société de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-106, 2014, Questions d'éducation, 978-2-8107-0324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles superflues ou redondantes en A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.132-138, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'Analyse Statistique Implicative à des hiérarchies de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.78-94, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Règles en Incertain par l'A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.117-125, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’analyse statistique implicative participe-t-elle à l’interprétation d’une oeuvre d’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative - Méthode exploratoire et confirmatoire à la recherche de causalités - 2e édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du nombre de variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.126-131, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'écart entre une analyse a priori et la contingence en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.219-228, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre variables actives et variables supplémentaires: typicalité et contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.95-109, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des règles d'implication par un graphe implicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.59-69, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'un graphe implicatif: variance implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.207-218, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Saddo Ag Almouloud and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica de Sao Paulo - PUC/SP, pp.3-9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse statistique implicative participe-t-elle à l'interprétation d'une œuvre d'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.497-506, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'Analyse Statistique Implicative au cas continu de l'espace des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.165-176, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse implicative des variables binaires. Intensité implicative. Intensité entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.25-46, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements socio-historiques et activités en situation de formation : approche ASI pour l'étude d'un dispositif pédagogique basé sur la construction assistée par ordinateur de Bande Dessinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.435-454, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'ASI aux variables non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.70-77, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse Statistique Implicative et son utilisation en Sciences Humaines : apports à la recherche en psychologie interculturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.349-364, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.187-206, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle et R-règle d'exception en A.S.I. ou encore l'exception confirme-t-elle la règle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.110-117, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et développement de l'Analyse Statistique Implicative. Corrélation, précédence, ontologie et causalité dans la perspective ASI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.5-20, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative et son utilisation en sciences humaines : apports à la recherche en psychologie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.219-243, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements socio-historiques et nouvelles formes d'activités dans des situations de formation universitaire : approche A.S.I. pour l'étude d'un dispositif pédagogique basé sur la construction de Bandes Dessinées à l'aide d'un logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.335-363, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'analyse statistique implicative au cas des variables aléatoires continues à valeurs sur [0; 1] et de loi uniforme. Première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.65-67, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'analyse statistique implicative au cas continu de l'espace des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.51-63, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Régnier; R. Gras; F. Spagnolo; B. Di Paola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative: Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire. Prolongement des débats .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert Lucas, pp.3-18, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence pour comprendre, transparence pour agir: Questions autour d'un artefact informatique dans la formation à l'A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Régnier; R. Gras; F. Spagnolo; B. Di Paola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative: Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire. Prolongement des débats .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QRDM Quaderni di Ricerca in Didattica - GRIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-578, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'analyse statistique implicative à l'université : situations, conceptualisations, dialogues et obstacles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Régnier; R. Gras; F. Spagnolo; B. Di Paola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative: Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire. Prolongement des débats .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QRDM Quaderni di Ricerca in Didattica - GRIM, pp.579-591, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação do licenciado em matemática: da didática da matemática à didática da estatística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima; Iranete Maria da Silva Lima; Lucia de Fátima Araújo; Vladimir Lira V. X. de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisas em fenômenos didáticos: alguns cenários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDU Editora Universitaria da UFRPE, pp.159-185, 2010, Fenômenos Didáticos na Classe de Matemática</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00503219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative : Une méthode d'analyse de données pour la recherche de causalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.131-149, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie médiévale en histoire de l'art et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.471-492, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques de l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative : Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.17-130, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse implicative des variables binaires. Intensité implicative. Intensité entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative, Une méthode d'analyse de données pour la recherche de causalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.17-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et développement de l'Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative, Une méthode d'analyse de données pour la recherche de causalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.6-16, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'écart entre une analyse a priori et la contingence en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.165 -171, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'un graphe implicatif : variance implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.151 -163, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de graphes implicatifs : étude clinique auprès d'une chercheure en iconographie médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.353-368, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una medida comparativa en didáctica de las matemáticas entre el análisis a priori y la contingencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Orús, Larisa Zamora, Pablo Gregori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoría y aplicaciones del Análisis Estadístico Implicativo: primera aproximación en lengua hispana.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Matemáticas, Universitat Jaume I; Facultad de Matemática y Computación, Universidad de Oriente de Santiago de Cuba URI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-84-692-3925-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Mac Nemar et Analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative : Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.271-277, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterios de adopción y utilización del libro didáctico de matemática en la enseñanza fundamental del nordeste brasileño.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Orús, Larisa Zamora, Pablo Gregori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoría y aplicaciones del Análisis Estadístico Implicativo: primera aproximación en lengua hispana.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Matemáticas, Universitat Jaume I; Facultad de Matemática y Computación, Universidad de Oriente de Santiago de Cuba URI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-84-692-3925-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una medida comparatiova de las matematicas entre el analisis a priori y la contingencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria y Aplicaciones del Analisis Estadistico Implicativo, Eds : P.Orus, L.Zemora, P.Gregori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Jaume-1, Castellon, pp.143-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean-Jacques Droesbeke, un éminent statisticien pédagogue belge parmi les français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers de l'lREM de Bruxelles n°5. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CEFAL - IREM de Bruxelles, pp.1-5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure comparative en didactique des mathématiques: entre une analyse a priori et la contingence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.345-354, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critérios de adoção e utilização do livro didático de matemática no ensino fundamental do nordeste brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.145-162, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l'ASI en 1er cycle universitaire en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.71-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie de l'autonomie: une lecture du monde dans la perspective de Paulo Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour qu'éduquer ne soit pas un monologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76420 Bihorel : Centon Editions, pp.109-130, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying didactic and sociocultural obstacles to conceptualization through Statistical Implicative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statisical Implicative Analisys : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.347-381, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cohésitive et interprétations des données dans le champ de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.329-344, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongement réflexif sur la pédagogie de l'autonomie de Paulo Freire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pédagogie de l'Autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31520 Ramon Saint Agne France : Editions ERES, pp.155-184, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typicalité et contribution des sujets et des variables supplémentaires en Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances -EGC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Cépaduès Editions, pp.359-370, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des difficultés d'apprentissage de la statistique dans le cadre d'un enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Gaté; Noëlle Zendrera; Alain Bihan-Poudec; Christelle Chevallier-Gaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer. Actes du Symposium "Pédagogie de la statistique à l'Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-47, 2005, Eduquer, 9782296000230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Houssaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie historique. Questions pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hachette, pp.93-108, 1999, Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le fil d'Ariane dans le dédale d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet-based teaching and learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne Peter Lang, pp.283-288, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vérité autoproclamée à la vraisemblance reconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gros; Daniel Gros; Paul Planchette; Jean-Claude Regnier; René Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.107-118, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;faire des statistiques&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Lyon - Université Lyon1, pp.1-4, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à tous les âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Leray; E. Lecabec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes dirigées &amp; aides à l'autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Bretagne, pp.33-35, 1998, Documents, actes et rapports pour l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Lyon Université Lyon1, pp.21-42, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un article de journal de la presse ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.127-133, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités et enjeux de l'enseignement de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.5-20, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danger! Approximations...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.99-105, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de décision risquée en situation incertaine : élément pour une séquence didactique visant l'acquisition du raisonnement statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.189-201, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles cognitifs, apprentissage et enseignement des mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques, apprentissage(s) au lycée (professionnel et d'enseignement général)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAFPEN CRDP de Bourgogne, pp.83-128, 1995, Demarches Innovantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâtonnement expérimental et Apprentissage en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Clanché, E. Debarbieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie Freinet, mises à jour et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.135-153, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour gérer une approche didactique fondée sur le tatonnement expérimental de l'élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée (ISBN 2-86621-152-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Dijon - DLC15 MEN Paris, pp.285-289, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée (ISBN 2-86621-152-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Dijon - DLC15 MEN Paris, pp.333-373, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour... travailler dans sa discipline au sein d'une équipe pédagogique : le cas de l'enseignement des mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN </w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">211085 913-X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers DL2 MEN Paris, pp.201-230, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour... améliorer le fonctionnement du conseil de classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN 211085 913-X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers - DL2 MEN Paris, pp.147-156, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN 211085 913-X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers - DL2 MEN Paris, pp.109-146, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN 211 085 913- X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers - DL2 MEN Paris, pp.19-29, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, « troisième part » trop souvent oubliée dans la construction d’un être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Educação Matemática Pesquisa, V. 16, n° 3 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.623-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes quantitatives pour les études et la recherche en Sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Trancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique : documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique : documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique: documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique : documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigonométrie élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations et inéquations dans l'ensemble R des nombres réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique d'un test auto-correctif en trigonométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Louis Pasteur (Strasbourg 1), Strasbourg, FRA., 1983. Français. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03718868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation et autocorrection dans l'enseignement des mathématiques et de la statistique Entre praxéologie et épistémologie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Marc Bloch - Strasbourg II, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Regnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-claude-regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6992-9027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070335559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial and algorithmic analysis of oriented hierarchies in statistical implicative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlady Ravelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Raherinirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-025-10001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepções docentes da afetividade na formação inicial de professores à luz da Análise Estatística Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Francelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bezerra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Semiárido De Visu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31416/rsdv.v13i2.1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepções docentes da afetividade na formação inicial de professores à luz da Análise Estatística Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Francelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bezerra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Semiárido De Visu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31416/rsdv.v13i2.1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Avanzini et la Pédagogie Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, HS, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134nd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O saber Função Afim e as Teorias da Didática da matemática: uma revisão sistemática da literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Semiárido De Visu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.144-169. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31416/rsdv.v13i2.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un examen d’identité, entre science et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Se construire par l’expérience et la recherche, 238 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation du réel dans une perspective de la théorie des champs conceptuels : place et rôle du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.97-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part de l’héritage culturel, dans l’apprentissage des mathématiques. Le partage de l’eau d’irrigation dans un village marocain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Se construire par l’expérience et la recherche, 238 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des invariants pédagogiques de la Pédagogie Freinet à la Pédagogie Intégrative, Implicative, Intentionnée et Intuitive (P4i). De quoi ? pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.13-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité du service éducatif : un défi à relever en contexte de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Vie educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2-2022, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de réalité virtuelle pour lutter contre le harcèlement sexuel au travail : quels impacts sur les émotions et l’empathie des utilisateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O programa residência pedagógica: uma reflexão tomando por base a experiência francesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Formação de Professores de Matemática na interface com o Programa Residência Pedagógica, pp.096-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2022v24i4p096-137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregación y prejuicio educativo, los nuevos inmigrantes en las escuelas de Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vega-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALETHEIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As contribuições do legado de Paulo Freire para a educomunicação: um estudo sobre a Rede Coque Vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriele Silva de Andrade Costa Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Temas em Educaçã</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-verbal dimension of interactions in school space in China. Exploratory approach in a Beijing primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyan Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA AKADÈMEIA (ISSN: 0718-9397)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.24-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résolution de problèmes du champ conceptuel additif. Étude exploratoire à l’école primaire au Maroc en contexte plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massalek Atarbiya wa Atakwine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise estatística implicativa da tendência de abordagens do método de estudo de casos no ensino de ciências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjane Pereira da Silva Rufino de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônia: Revista de Educação em Ciências e Matemáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (33), pp.5. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/amazrecm.v15i33.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中法双语儿童叙事能力实证调查</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Research in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.44-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educar Pela Pesquisa, Educar Pelo Jogo: O Role-Playing Game (RPG) Como Estratégia Na Prática Docente No Ensino Superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ramires Jaques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA AKADÈMEIA (ISSN: 0718-9397)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.24-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative competence of bilingual children: an exploratory study of Franco-Chinese children aged 5 to 10 years old in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA AKADÈMEIA (ISSN: 0718-9397)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnoestatística(s): Uma nomeação histórica, pragmática e linguística da contemporaneidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Etnomatemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principais dificuldades e obstáculos para aprendizagem do conceito de energia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson Raabi Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caderno de fisica da UEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.2101.1 - 2101.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative approach to ethnomathematics: linguistic and philosophical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOMSK STATE UNIVERSITY JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 413, pp.57-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17223/15617793/413/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Sociocultural Competence on the Basis of the Platform Moodle According to the Competency-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubov V. Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The XXVI Annual International Academic Conference, Language and Culture, 200, pp.475-481. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Statistics in France: Macrodidactical and Microdidactical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The XXVI Annual International Academic Conference, Language and Culture, 200, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Competence as a Complex Multidimensional Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubov V. Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XVth International Conference "Linguistic and Cultural Studies: Traditions and Innovations", 200, pp.142-148,. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2015.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconceito racial e desempenho escolar: estudo com negros e brancos em escolas de Salvador (Ba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Dora Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista internacional sobre Diversidad e Identidad en la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação docente e articulação entre competências visadas no mestrado profissionalizante e nas licenciaturas em física e matemática. Aporte de um tratamento metodológico no quadro da análise estatística implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1011-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Study of Native and Target-language Cultures in Foreign Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyubov V. Mikhaleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.118-121. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences professionnelles et linguistiques de professionnels de santé dans l’espace frontalier Uruguayen-Brésilien : contribution de l’A.S.I. dans le champ de la psychologie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp. 1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of Educational Process According to C. Freinet: A Pilot Experiment in a Group of Language Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.I.C & profissionalização de professores de física. Abordagem metodológica no quadro teórico da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marli Bulegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.949-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Pédagogie Freinet universitaire : espérer ou renoncer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel Educateur, Revue de l'Institut Coopératif de l'Ecole Moderne, ICEM Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa. Marco teórico e aplicativo para a exploração semântica e não simétrica dos dados. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.623-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As medidas de tendência central e de dispersão nos programas e livros didáticos de matemática do ensino médio no Brasil e na França: análise dos efeitos dos programas nos livros didáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidya ( ISSN 2176-4603)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité masculine et les attitudes a l'égard des mathématiques : analyse et interprétation des résultats de l'enquête, des données par les traitements C.H.I.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Educação Matemática Pesquisa, 16 (3), pp.981 - 1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivações e competências interculturais para a mobilidade acadêmica França-Brasil: o caso de estudantes da Universidade Lumière Lyon 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Elyote Marques Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.723-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Content of Spiritual and Religious Component of the Communicative Competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação dos dados em atividades que envolvem as medidas de tendência central e de dispersão nos livros didáticos do ensino médio no Brasil e na França. Análise das formas e das suas organizações no quadro da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1047-1067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Statistics: Formation of Statistical Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.99-103. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.10.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences professionnelles et linguistiques de professionnels de sante dans l’espace frontalier Uruguayen-Bresilien: contribution de l’A.S.I. dans le champ de la psychologie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.813-853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les liens professionnels entre le RASED et les équipes éducatives : intérêt des traitements statistiques fondés sur la complémentarité du quantitatif et du qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Crouzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjectura: filosofia e educação (ISSN: 0103-1457)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des problèmes de mathématiques dans les instructions et programmes officiels de l'école primaire de 1833 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenário da educação básica: (im) possibilidades de inclusão?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Elyote Marques Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Equidade e coesão social na educação superior: problemáticas e perspectivas, 5, pp.261-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educação Matemática, Culturas e Linguagens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexão &amp; Ação [ UNISC ISSN 1982-9949]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Equidade e coesão social na educação superior: problemáticas e perspectivas, 20 (2), pp.347-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coesão social e vulnerabilidade no Brasil juventudes e violências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Abramovay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feffermann Marisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (Spécial), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A educomunicação como princípio indissociável da extensão universitária, do protagonismo juvenil e da coesão social: o caso da rede coque vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriele Andrade-Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Equidade e coesão social na educação superior: problemáticas e perspectivas, 5, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A materialização de políticas de equidade e coesão social nas universidades francesas: estudo de caso da Universidade Lyon2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Núbia Medeiros de Araújo Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Statistics in Social Sciences Through E-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational and Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/jesr.2012.v2n2p45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des sciences et interactions dans la classe: quelques lignes directrices pour une analyse dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Buty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynab Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSAIO Pesquisa em educação em ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competências matemáticas implicadas em atividades de trabalho informal em situação de exclusão social: influência de variáveis culturais relacionadas ao gênero no desenvolvimento ou inibição dessas competências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Educação Matemática Pesquisa, 14 (2), pp.369 - 390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la statistique : entre un art pédagogique et une didactique scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Learning Styles in the Quality of Learning at Different Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica Economică Journal (ISSN 1453-1305 EISSN 1842-8088)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol 15 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interactions sociales en formation universitaire à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16/2009, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interactions sociales en formation universitaire à distance : une approche microsociologique exploratoire et inférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interactions sociales en formation universitaire à distance : Une approche microsociologique exploratoire d'un cours de statistique et méthodes quantitatives et qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire versus culture extra-scolaire: interculturalité et questions épistémologiques, méthodologiques et pédagogiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.367-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et évolutions de la pensée politico-pédagogique de Paulo Freire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso C. Scocuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du métarécit pour une reconnaissance de la pluralité dans l'appréhension du réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjectura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentos estatísticos para uma leitura do mundo: Formação do espírito estatístico e cidadania.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjectura - Filosofia e Educação (ISSN 0103-1457)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage d'obstacles didactiques et socioculturels au travers de l'ASI des données issues d'un questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Ricerca in Didattica (Mathematics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.63-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiation à la recherche en soins infirmiers: outils de construction de l'identité professionnelle infirmière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'ARSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LIII (1), pp.5--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significativité des niveaux d'une hiérarchie orientée en analyse statistique implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, C (1), pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Boulier-Numérateur de Marie Pape-Carpantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 447, pp.457-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des registres sémiotiques dans les classes du cycle 3 de l'école primaire française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation et autocorrection dans l'enseignement des mathématiques et de la statistique: entre praxéologie et épistémologie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et Evaluation en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (1), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre os métodos quantitativos na pesquisa em ciências humanas: riscos e benefícios para o pesquisador,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge da Rocha Falcão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos Pedagógicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (198), pp.229-243. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24109/2176-6681.rbep.81i198.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la formation en statistique. Approches praxéologiques et épistémologiques de questions du champ de la didactique de la statistique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue du Centre de Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22/23, pp.157-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alternance: des évidences en (aux) question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Revue de la Recherche dans le Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 93, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A auto-avaliação na pratica pedagogica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Avaliação da Educação Superior (ISSN 1414-4077)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des évidences de la Formation en alternance qui posent question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Croix Rouge Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies... De quoi parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagonale (ISBN 2-86614-286-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respecter l'anonymat: suggestion pour une mise en oeuvre de collectes de données respectant le secret de la réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du CLERSE Université Lyon2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16, pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des vides d'un questionnaire à trous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du C.R.E. (centre de recherche en éducation de Saint Etienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2, pp.1-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : le conseil de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60e année (8), pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude didactique d'une méthode d'apprentissage fondé sur le tâtonnement expérimental de l'apprenant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1, pp.255-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : les procédures d'évaluation au coeur du travail en équipe pédagogique pour une plus grande cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60e année (8), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : la notion de projet dans le travail en équipe pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (4-5), pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : lutte contre l'échec scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (6), pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : une notion clé , la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (7), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : d'un mythe à une réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet (ISSN 0013113X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 60e année (3), pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocontrôle, autocorrection, auto-évaluation en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praticiens Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaig de practica de la pedagogia Freinet a segon curs de &amp;quot;Lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectiva escolar (ISSN 0210-2331)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 79, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec à l'automathe (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école émancipée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 66e année (8), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit à la parole et à l'erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques et Coopération : L'enfant volé de ses connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les machines à calculer!!!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec à l'automathe (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école émancipée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 66e année (6), pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrat d'apprentissage à la prise de décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 45, pp.10 &amp; 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec à l'automathe (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école émancipée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 66e année (7), pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie Freinet au collège et au lycée : comment démarrer en mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 58-59, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal scolaire au second degré : le journal de classe à expression mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducateur Pédagogie Freinet (ISSN 0013-113)-Dossier pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 53e année (147-148), pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré de Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art enfantin et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 92, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'école du peuple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 51eme année (10), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocorrection en mathématiques au second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 46, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pédagogue novateur polonais : Janusz Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Educateur -Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 12, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs débuts en pédagogie Freinet (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 26, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurs débuts en pédagogie Freinet (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Breche Pédagogie Freinet au second degré (ISSN 0152-3287)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 25, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (170)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopératif interculturel comme approche pédagogique pour l’enseignement du FLE : Perceptions des étudiants non francophones à la lumière de l’Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIème Colloque International d'Analyse Staistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon2 - Lyon et Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mie Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 Lyon &amp; Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 - Lyon &amp; Université des Antilles - Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Vicente de Assunção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 -Lyon &amp; Université des Antilles - Martinique; UMR 5191 ICAR &amp; UR6_3 CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rallye 4L TROPHY comme outil pédagogique : une réflexion sur les apports et limites du dispositif dans l’enseignement supérieur français à partir du point de vue des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 &amp; Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ values, social capital, and multicultural self-efficacy: structural insights from Statistical Implicative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Fakhretdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Larionova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon2 &amp; Université des Antilles Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lattice structure in statistical implicative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefana Tabera Tsilefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Fulgence Raherinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Applied Mathematics (JIAMA24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ahmed TOUKMATI, Abderrahim ZANNOU - ENSA, Al-Hoceima, May 2024, Al-Hoceima, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie statistique dans les premières années de l'enseignement primaire : tendances de la production scientifique brésilienne à la lumière de l'Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandra Tamiris de Oliveira Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O saber função afim e as teorias da didática da matemática: uma revisão de literatura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepções de formadores sobre afetividade e suas implicações para a formação de professores: aplicação da Análise Estatística Implicativa no tratamento de um questionário sobre afetividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Francelino Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bezerra De Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion autour des performances en Statistique des élèves de lycée au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bezerra Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation du réel dans une perspective de la théorie des champs conceptuels : place et rôle du contexte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la théorie des champs conceptuels et la recherche en didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRDENA -Université de Namur -Séminaire de l’ École Doctoral en Didactique des disciplines – pool des Universités Francophones de Belgique. Faculté de Sciences, Sep 2024, Namur University, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa: surgimento e desenvolvimento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des Enseignants sur l'Enseignement de la Statistique dans les Premières Années de l'Éducation Fondamentale au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation du réel dans une perspective de la théorie des champs conceptuels : place et rôle du contexte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la théorie des champs conceptuels et la recherche en didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIPEDIS - UCL Louvain – Faculté de Psychologie et Sciences de l’éducation. Séminaire de l’École Doctoral en Didactique des disciplinas – pool des Universités Francophones de Belgique., Sep 2024, Louvain (UCL), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche ethnomathématique dans la résolution de problèmes contextualisés en milieu scolaire au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des interactions et autres facteurs sur l’intelligence collective dans des groupes de travail restreints au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'impact de l'utilisation des langues premières sur la résolution de problèmes additifs à l’école primaire au MAROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Française de Ouarzazate (Maroc), Nov 2023, Ouarzazate, Morocco. pp.491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE COLLECTIVE DANS LA CLASSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIGE, Sep 2022, LAUSANNE, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation dans la gouvernance des établissements scolaires : quelles modalités de coopération et de complémentarité entre l’Etat et les collectivités territoriales ? Cas du Maroc, de la France, du Brésil et de l’Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des sciences de l'éducation au Maroc : Problèmes et approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de l'éducation, May 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources mathématiques mobilisée en contexte chez l’ethnie Imghran au Maroc, cas de communauté de pratiques de fabrication de tapis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et enseignement de la preuve en mathématique. Une étude exploratoire du raisonnement mathématique à l'entrée dans l'enseignement supérieur aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaelle Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et enseignement de la preuve en mathématique. Une étude exploratoire du raisonnement mathématique à l’entrée dans l’enseignement supérieur aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaelle Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Avanzini et la pédagogie Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Avanzini, une inspiration pédagogique pour notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Maisons Don Bosco (AMDB) - François Le Clère, Nov 2023, Lyon (Centre Jean Bosco), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, « troisième part » trop souvent oubliée dans la construction d’un être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un examen d’identité : entre science et expérience de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Mabiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopératif interculturel dans la classe de langue : Observation d’étudiants non-francophones au centre linguistique CIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité dans la pédagogie de l’autonomie. Place et rôle de l’autocorrection et de l’auto-évaluation dans le processus d’autonomisation de l’apprenant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le premier colloque international pluridisciplinaire itinérant sur Réflexivité et formation autonomisante : Etat des lieux, réflexion et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de recherche SCiences du langage, Art, Littérature, Education et Culture (SCALEC), Ecole Normale Supérieure de Meknès, Université Moulay Ismaïl,; Ecole Supérieure d’Education et de Formation de Kénitra, Université Ibn Tofaïl; Ecole Supérieure d’Education et de Formation d’El Jadida, Université Chouaïb Doukkali, May 2023, Meknès; Kenitra; El Jadida, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificações em grafos implicativos e especificidades do letramento estatístico: potencial desenvolvimento dos softwares CHIC e R-CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Française de Ouarzazate (Maroc), Nov 2023, Ouarzazate, Morocco. pp.491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Freire - 2021 : un centenaire toujours d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Freire HOJE, Freire HOY, Freire S(I) EMPRE : Pour une praxis des territoires oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’un dispositif d'enseignement distanciel en Licenciatura de mathématiques à l’Université Fédérale Rurale de Pernambuco pendant la pandémie : essai d’identification des impacts auprès des étudiant-e-s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations des technologies éducatives à l’ère du numérique en éducation, de l’imprimerie de Freinet à la technontologie : limites, apports et (r)évolution pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de méthodes et techniques statistiques dans la formation doctorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches de recherche quantitatives en sciences de l’éducation : raisonnement statistique, initiation, apports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greta Pelgrims, Université de Genève, Mar 2022, Genève, Suisse. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage coopératif interculturel : Modalité pédagogique pour l’enseignement du FLE pour des étudiants étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalité et santé mentale à l’école en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche genre dans les manuels des mathématiques à l’école primaire au Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Mixtes en recherche en éducation pour appréhender la complexité des situations en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des concepts de la biochimie dans une classe multiculturelle au Brésil : une approche issue de la théorie des champs conceptuels à partir d’un dispositif numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'enseignement distanciel en temps de pandémie : le cas de l'enseignement du dessin géométrique dans une formation initiale pour professeurs de mathématiques à l’Université Fédérale Rurale du Pernambuco -Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE COLLECTIVE DANS LA CLASSE. Impact des interactions et autres facteurs sur l'intelligence collective dans des groupes de travail restreints au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Nov 2022, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective dans la classe. Impact des interactions et autres facteurs sur l’intelligence collective dans des groupes de travail restreints au collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos de pesquisas na área do ensino das Ciências e Matemática.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario doutoral da Rede Nordeste de Ensino - RENOEN - Doutorado PPG Ensino das Ciencias e Matematica - UFRPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la technologie dans l'enseignement à distance en période de pandémie : évaluation des impacts sur la formation initiale des professeurs de mathématiques au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels de statistique et Interactions Humain-Ordinateur dans les processus d’enseignement-apprentissage de la statistique en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Information, Knowledge and Action - Cognition and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal University of Jequitinhonha and Mucuri Valleys (UFVJM) and by the Brazilian Society on Cognitive Science (SBCC), with several partnerships and the support of CAPES., Mar 2021, Diamantina, MG - Brasil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos de pesquisas na área das Ciências e Matemática.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Semana de Pesquisa - PPGECIMAT Universidade Franciscana -UFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité internationale académique et Interculturalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des invariants pédagogiques de Freinet à la Pédagogie Implicative et Intégrative (P2i). De quoi, pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance linguistique : un outil pour diversifier les langues d’enseignement ? De la neutralité des choix et les difficultés d’application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD EA4661 (Université de Franche-Comté); CRLAO UMR8563 (CNRS-EHESS-INALCO), Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação Estatística nas Pesquisas no Ensino de Ciências e Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDI - 5ème Seminário Doutoral Internacional Interdisciplinar - Interculturalidade, Didática e Interações -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE (ex-ESPE) – Université Claude Bernard Lyon 1; Universidade Federal de Pernambuco; Programa de Pós-Graduação em Ensino das Ciências da Universidade Federal Rural de Pernambuco; Laboratório UMR 5191 ICAR (ICAR2-ADIS-Sciences) - Université Lumière Lyon2,; National Research Tomsk State University, Aug 2019, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants en France : défis du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research in Education - ICORE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut of Education and Research - University of the Punjab - Lahore - Pakistan, Nov 2019, Lahore, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Roselaine de Oliveira Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.353-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des NTIC selon les études évaluatives internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Technologies Educatives et La Reforme Pédagogique à l'Ere du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V de Rabat; AUF Maghreb; Faculté des Sciences de l'Education, Apr 2019, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des écrits des élèves lors de la problèmes mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento do letramento estatístico: um estudo no quadro A.S.I. na perspectiva de atitudes positivas e negativas de estudantes em relação à estatística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.365-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação doutoral e Interculturalidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X CIDU – Congresso Ibero-americano de Docência Universitária: “O envolvimento estudantil na Educação Superior”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica do Rio Grande do Sul/PUCRS. Porto Alegre, RS., Oct 2018, Porto Alegre, Brazil. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.480-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique, Langage, Culture - Réflexions sur des questions langagières et culturelles dans l’apprentissage, l’enseignement et les usages de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Ежегодная международная научная конференция «ЯЗЫК и КУЛЬТУРА»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Langues étrangères - National Research Tomsk State University, Sep 2019, Tomsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações expressas por estudantes brasileiros sobre estatística no ensino superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque francophone international sur l'enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS - groupe enseignement de la statistique, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cône implicatif et contenus d’images des campagnes présidentielles de 2007 et 2012 dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Madiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.503-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des registres de représentations sémiotiques dans la construction des énoncés de problèmes mathématiques à l’école primaire au Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Internationales de Didactique des Mathématiques JIDM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional des métiers de l’éducation et de la formation de l’oriental, Oct 2018, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du questionnement organisateur des travaux du séminaire WEJCH 2018 aux concepts-outils de la statistique utiles pour le chercheur en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la construction, du traitement, de l’analyse de données dans la recherche en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique des Mathématiques ARDM - Groupe des jeunes chercheurs, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopérant et organisations coopérantes de la classe au sens de la pédagogie Freinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-élaborer des connaissances en petits groupes : regards croisés autour des travaux pédagogiques et de recherche de Robert Pléty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5191 ICAR - Labex ASLAN - Université Lumière Lyon2 - ENS de Lyon, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuições da Mobilidade Acadêmica Internacional no Fortalecimento das Ações de Ensino, Pesquisa e Extensão Universitária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriele Andrade-Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X CIDU - Congresso IberoAmericano de Docência Universitária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCRS, Porto Alegre-Rio Grande do Sul-Brasil, Oct 2018, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation doctorale internationale et Interculturalité. Réflexion sur la réalisation d’un doctorat en régime de cotutelle comme processus de développements des compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Ежегодная международная научная конференция «ЯЗЫК и КУЛЬТУРА»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk, Oct 2018, Tomsk, Russie. pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La narration de recherche dans l’enseignement des mathématiques à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : la Pédagogie et la Didactique des Disciplines Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativas de exercício profissional de formandos cotistas e não cotistas da universidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário sobre Equidade e Eficácia no Ensino Superior - OBEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFBA - Universidade Federal da Bahia, Mar 2017, Salvador da Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question autour de l’enseignement-apprentissage du raisonnement statistique à travers l’estimation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l'Enseignement de la Statistique - CFIES 5 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa. Abordagens quali-quantitativas da análise das associações entre variáveis ou grupos de variáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Simposio Internacional Lusofono de Analise Estatistica Implicativa - SILASI 1- 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRPE - Recife, Dec 2017, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa da tendência de abordagens do método de estudo de casos no Ensino das Ciências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjane Pereira da Silva Rufino de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Simposio Internacional Lusofono de Analise Estatisca Implicativa - SILASI 1- 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRPE - Recife, Dec 2017, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questões do cotidiano da mobilidade acadêmica do estudante brasileiro na cidade de Lyon – França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Marques de Andrade Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Elyote Marques Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Simposio Internacional Lusofono de Analise Estatisca Implicativa - SILASI 1- 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFRPE - Recife, Dec 2017, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Формирование речи и культуры в контексте статистического мышления</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Ежегодная Международная Научная Конференция «ЯЗЫК И КУЛЬТУРА</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk - Université Lumière Lyon2 - UMR 5191 ICAR, Sep 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexão em torno das questões sobre importância/relação entre internacionalização da educação superior e a pesquisa, ensino e extensão universitária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Acadêmica de Pesquisa e Extensão Universitária (Japex)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNEB - Departamento de Ciências Exatas e da Terra (DCET) do Campus I, em Salvador, Aug 2016, Salvador da Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A estatística na formação e na prática do professor-pesquisador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ação docente no ensino superior. O professor pesquisador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC - São Paulo - Campus Monte Alegre - Faculdade de Educação, Nov 2016, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Educación y la Formación de Personas Adultas en Chile: Un público en espera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès AMSE - AMCE - WAER Enseigner et former aujourd'hui pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Anadolu, May 2016, Eskisehir, Turquía</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des TIC pour la formation des enseignant-e-s et la recherche en éducation à partir d’un dispositif pédagogique technologique hybride (DPTH) : apports des logiciels pour la construction et l’analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international en éducation : Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC pour la recherche en éducation et la formation des enseignants et enseignantes basé sur un dispositif pédagogique technologique hybride (DPTH) : apports de logiciels pour construire et analyser des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Роль языков в дидактических и этноматематических подходах к обучению математике.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Ежегодная международная научная конференция «ЯЗЫК и КУЛЬТУРА»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk - Université Lumière Lyon2 - UMR 5191 ICAR, Oct 2016, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa da Utilização do Método de Estudo de Casos no Ensino das Ciências com Especificação para o Ensino de Química.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjane Pereira da Silva Rufino de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encontro Nacional de Ensino de Química (XVIII ENEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC), Jul 2016, Florianopolis, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusión y procesos de escolarización en niños, niñas y adolescentes migrantes: políticas de integración en establecimientos escolares chilenos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congrès AMSE - AMCE - WAER Enseigner et former aujourd'hui pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Anadolu, May 2016, Eskisehir, Turquía</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mestrado profissional em ensino da matématica : articulação de competências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilde Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisia. pp. 451-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de tendance centrale et de dispersion dans les manuels scolaires de mathématique du lycée au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone International sur l'Enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - groupe enseignement de la statistique, Jan 2015, Bordeaux, France. pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs Statistiques et Curriculum Scolaire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone International sur l'Enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - groupe enseignement de la statistique, Jan 2015, Bordeaux, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative – Application aux sciences humaines et socialesApplication aux traitements des données des domaines des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina M. Degil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI ЕЖЕГОДНАЯ МЕЖДУНАРОДНАЯ НАУЧНАЯ КОНФЕРЕНЦИЯ «ЯЗЫК И КУЛЬТУРА»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Etat de Tomsk - Université Lumière Lyon2 - UMR 5191 ICAR, Oct 2015, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème colloque international sur l'Analyse Statistique Implicative, des sciences dures aux sciences humaines et sociales - ASI 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’analyse statistique implicative au cas des variables continues quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème colloque international sur l'Analyse Statistique Implicative, des sciences dures aux sciences humaines et sociales - ASI 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.130-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical knowledge in the school curriculum: studying ways of government.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in statistics education: developments, experiences and assessments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ©2015 ISI/IASE, Jul 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’erreurs de calcul de moyenne chez des étudiants de Master 2 en Sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone International sur l'Enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - groupe enseignement de la statistique, Jan 2015, Bordeaux, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International sur Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’analyse statistique implicative au cas des variables continues quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International sur Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. pp.130-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des difficultés langagières, culturelles et méthodologiques des étudiants sinophones dans les universités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-I Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès ASIE &amp; Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-Réseau Asie er Pacifique - INALCO, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transição universidade-mercado de trabalho: as expectativas de estudantes formandos da Universidade Federal da Bahia (UFBA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Determinantes da Equidade no Ensino Superior: Fatores contributivos para a Eficácia e Equidade Educacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Educação Universidade Federal da Bahia FACED / UFBA, Oct 2015, Salvador da Bahia, Brazil. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperação internacional para novos conhecimentos: um estudo exploratório do sistema de tese em cotutela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, subjectivité et pratique: qu’appelle-t-on réalité en éducation mathématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66 CIEAEM - Mathématiques et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEAEM - La Commission Internationale pour l’Etude et l’Amélioration de l’Enseignement des Mathématiques, Jul 2014, Lyon, France. pp.325-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando os números produzem formas - sujeito: a quantificaçao como prática de governo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sperrhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro de Etnomatemática do Rio de Janeiro (ETNOMAT-RJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Educação da Universidade Federal Fluminense,, Sep 2014, Niteroi Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs statistiques, histoire et curriculum scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées de statistique - SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des enseignants à des réseaux sociaux et généralisation des usages des TIC dans l'enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmeJournée scientifique MONEITHS - MOndes Numériques : Expérimentation et Innovation Technologique, Modélisations en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l'Homme, Lyon, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage professionnel : Une réflexion sur la démarche de l'apprentissage par &amp;quot; qualification et/ou compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoualfakar Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'art à l'épreuve de l'analyse statistique implicative : l'exemple de la structure iconique de l'image médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASI 5 Proceedings, Quaderni di Ricerca in Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Palerme, Nov 2010, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité masculine et mathématiques : le rôle de variables contextuelles dans les représentations et les attitudes à l'égard des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Pretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelard e a educação: por uma pedagogia científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaldo Antonio Kuiava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ANPED SUL 2012 - Seminario de pesquisa em educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPG em Educação de UCS - Forum Sul deCoordenadores de PPG em Educação, Jul 2012, Caxias do Sul, Brazil. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies de l'Information et de la Communication : impacts sur l'activité enseignante en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Núbia Medeiros de Araújo Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante Montreal QC, May 2012, Montréal, Canada. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de tendance centrale et de dispersion : approche exploratoire des programmes de Mathématiques pour le Lycée, au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone international sur l'enseignement de la statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - Groupe "Enseignement de la statistique", Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE e Ambientes Virtuais de Trabalho: Contribuição para a Construção de Suportes Didáticos Virtuais Bons Mediadores no Processo de Ensino-Aprendizagem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Seminário Internacional As Redes Educativas e as Tecnologias Práticas/Teorias Sociais na Contemporaneidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rio de Janeiro, Brazil. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'éducation statistique et de la formation de l'esprit statistique à l'école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque francophone international sur l'enseignement de la statistique (CFIES'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique - Groupe "Enseignement de la statistique", Sep 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical training in humanities and social sciences in group and at distance: exploration of the effects of teaching and learning on collaborative work through the observable traces of social interactions in a system of on-line distance education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahid Farooq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOTS 8, 8th International Conference on Teaching Statistics - Contributed papers C109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Statistical Education (IASE); Slovenia Statistical Society (SSS); International Statistical Institute (ISI), Jul 2010, Ljubljana, Slovenia. [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'utilisation d'un support numérique didactique de statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la pédagogie de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Paulo Freire</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de l'itinéraire du penseur et pédadgogue brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, INRP Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and challenges in teacher training of mathematics students with a view to preparing them to teach statistics in basic education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Congress of Mathematics, Engineering and Society - ICMES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Curitiba, Brazil. pp.ICMES2009-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estatistisca e Educação estatistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Colegiado de matematica do Centro de Formação de Professores da Universidade Federal do Recôncavo da Bahia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Amargosa BA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos Psicologicos no Processo de Construção de um Suporte Didatico Virtual Bom Mediador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Reunião Anual Sociedade Brasileira de Psicologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Goiânia, GO, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associações de universidades : oportunidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universidades globais: integração, qualidade, inovação e pertinência social- XXI FAUBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques obstacles rencontrés dans l'apprentissage de l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formação do licenciando em matematica para o ensino de estatistica na educãção basica: problemas e desafios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II seminario Internacional de Educação Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, São Paulo, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un enseignement de la statistique au cycle III de l'école primaire en France. Etude des manuels de préparation au concours de professeurs des écoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa, França e Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O sentimento da Cidade - 3e seminario Lyon Salvador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Salvador da Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolver problemas envolvendo prova e demonstração: uma dificuldade para professores de ensino básico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Abud da Silva Fusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Congress of Mathematics, Engineering and Society - ICMES 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Curitiba, Brazil. pp.ICMES2009-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parâmetros, indicadores e instrumentos para avaliação do processo de internacionalização da Educação Superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Processo de Internacionalização das Universidades </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Avaliação, Qualidade e Pertinência da Cooperação Internacional - XX FAUBAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, BONITO MS, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un enseignement de la statistique au cycle III de l'école élémentaire en France. Etude des manuels de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A estatística dentro e fora da sala de aula: competência estatística, conhecimento matemático e cidadania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cileda Q. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Carzola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matematica formal e Matematica não formal 20 anos depois: sala de aula e outros contextos - 2 SIPEMAT- SIMPÓSIO INTERNACIONAL DE PESQUISA EM EDUCAÇÃO MATEMÁTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, RECIFE PE, Brazil. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets d'un support didactique virtuel dans le processus d'enseignement/apprentissage de la Statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elayne de Moura Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque Francophone International sur l'Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement et l'apprentissage de la statistique : entre un art pédagogique et une didactique scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque Francophone International sur l'Enseignement de la Statistique - CFIES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances mathématiques et Compétences statistiques: quelques obstacles à l'apprentissage de la statistique chez les non-spécialistes/Mathematical Knowledge and Statistical Skills: Obstacles in Statistical Learning among Nonspecialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint Société Française de Statistique (40e) et Société Statistique du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada. pp.272 [MS 417]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livros didaticos e suas funções para o professor de matematica no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 SIPEMAT : Simposio Internacional de Pesquisa em Educação Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, RECIFE PE, Brazil. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure comparative en didactique des mathématiques entre une analyse a priori et la contingence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres internationales d'Analyse statistique implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Espagne. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensinar é uma especifidade humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI coloquio Paulo Freire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, RECIFE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et enseignement de la résolution de problèmes basé sur une mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXIV COPIRELEM : Expérimentation et modélisation dans l'enseignement scientifique : Quelles mathématiques à l'école ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Troyes, France. pp.1-18 CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cohésitive et interprétations des données dans le champ de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Espagne. pp.329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critérios de adoção e utilização do livro didático de matemática no ensino fundamental do nordeste brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Spain. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes numériques au cycle 3 de l'école primaire : étude des relations entre pratiques d'enseignants et performances des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France. pp.sur CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l'ASI en 1er cycle universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castellon, Espagne. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os desafios da prática: o caso dos professores de matemática no Ensino fundamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Núbia Medeiros de Araújo Frutuoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 - SIPEMAT : Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, RECIFE PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du métarécit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. 4 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignement de trois professeurs des écoles dans le domaine de la résolution de problèmes numériques en classe de ce2 (8-9 ans - France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 - SIPEMAT : Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, RECIFE PE, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação do espirito estatistico e cidadania : instrumentos matemáticos para a leitura do mundo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa em Educação Matematica : um olhar ampliado na sala de aula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, RECIFE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'apprentissage au cycle 2 de l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. 6 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne d'un scénario d'évaluation-apprentissage au cycle 2 de l'école primaire : de nouvelles compétences pour le formateur et pour le formé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, lyon, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire versus culture extra-scolaire : rôle du contexte dans le processus de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen d'interculturalité : Nouveaux espaces et nouvelles méthodes pour l'interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOLE SUPERIEURE INTERNATIONALE DE PSYCHOLOGIE PRATIQUE DE RIGA Avec la collaboration de CENTRE CULTUREL FRANÇAIS ( CCF) DE RIGA et ASSOCIATION INTERNATIONALE DE RECHERCHE INTERCULTURELLE (ARIC), May 2006, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des vecteurs d'apprentissage sur les pratiques d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. 6 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire un enseignement de la statistique au cycle III de l'école élémentaire en France: identifier quelques obstacles auxquels se confrontent les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38émes journées de Statistique SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, clamart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00390028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en statistique en DUT STID et transposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, CLAMART, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire un enseignement de la statistique au cycle III de l'école élémentaire en France pour contribuer à la formation citoyenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coutanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, CLAMART, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces écrites en sciences à l'école maternelle et au cours préparatoire de l'école primaire en France: intérêts et limites pour la didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lyonnais-Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Biennale Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, lyon, France. 3 p. online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage d'obstacles didactiques et socioculturels au travers de l'A.S.I. des données issues d'un questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference A.S.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Palerme, Italie. pp.63-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interculturelle des échanges universitaires entre la France et le Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Filiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cette terre brésilienne/Esta terra brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'esprit statistique et raisonnement statistique. Que peut-on attendre de la didactique de la statistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire National de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur la conversion de registres dans la résolution de problèmes numériques comme analyseur des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en éducation et en formation. Comprendre les pratiques enseignantes : intérêts et limites des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Paris, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'élaboration d'un module de formation continue des enseignants du secondaire en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIèmes JOURNéES DE STATISTIQUE - SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de Benford et la pratique d'enquêtes : un exemple de situations didactiques en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIèmes JOURNéES DE STATISTIQUE -SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da verdade auto-proclamada à verosimilhança reconhecida: um ponto central na formação em estatística.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Encontro Nacional de Educação Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Recife, Brazil. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of registers at primary school: the learner's or the teacher's responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference of the European society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Bellaria, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement didactique de la simulation en statistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.743-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00407555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Education and E-learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics Education : Statistics and Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Berlin, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la statistique dans une formation à distance de licence de sciences de l'éducation en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes Journées de Statistique -SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers'use of semiotic registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference european research in Mathematics Education II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Marianske Lazne, Czech Republic. pp.554-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le réseau Internet rencontre le système scolaire. Internet sur le chemin des pédagogies de l'apprentissage : une rencontre d'un nouveau type.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet-based teaching and learning (IN-TELE)99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Allemagne. pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et les (N)TIC à l'école primaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laurançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet-based teaching and learning (IN-TELE)99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jena, Allemagne. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meios escolares e questoões de gênero : gênero e competências matematicas de alunos de escola primaria na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Priolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Projecto Coeducação : Do principio ao desenvolvimento de uma pratica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Ponta Delgada Açores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de décision risquée en situation incertaine : élément pour une séquence didactique visant l'acquisition du raisonement statistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Grenoble, France. pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode naturelle et le Tâtonnement expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès international de l'ICEM Pédagogie Freinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Sophia Antipolis (06), France. pp.312-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive styles, learning and teaching mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference for the Psychology of Mahematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Recife, Brazil. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international sur les transferts de connaissance en formation intiale et continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Lyon, France. pp.260-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation et nouvelles techonologies de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individualiser les parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Lyon, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer individuellement et collectivement les situations d'enseignement-apprentissage : le choix de s'interroger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Salon des Apprentissages Individualisés et Personnalisés 3ème Salon des Apprentissages Individualisés et Personnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie Freinet et enseignement des mathématiques au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Salon national des apprentissages individualisés et personnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Nantes, France. pp.127-137 &amp; 154-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence didactique en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Formation" : la didactique des mathématiques, moyen pour adapter l'enseignement à des publics diversifiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'une pratique autocorrective et auto-évaluative en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session "Formation" : Mathématiques et pratiques diversifiées -INRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Dijon, France. pp.43-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation et Autocorrection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation de l'enseignement agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1983, Dijon, France. pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur le thème de l'auto-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Rajat : Démarches, Méthodes et Outils de la recherche-action ; l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Rajat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents autocorrectifs en mathématiques : quelques contraintes d'élaboration et effets didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de didactique et pédagogie des mathématiques du Laboratoire IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1982, Grenoble, France. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychométrie : un système d’évaluation objectif ou subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mêlées et démêlés. 50 ans de recherches en Sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative. Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bourgogne- Franche Comté, pp.448, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines. Prolongement des débats engagés lors du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belfort, France. UBFC - Université Bourgogne - Franche-Comté, pp.608, 2020, Analyse statistique implicative. Cadre théorique en relation étroite et au service de multiples disciplines. Prolongement des débats engagés lors du colloque, 978-2-9562045-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.526, 2019, Analyse statistique implicative. Cadre théorique en relation étroite et au service de multiples disciplines, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International sur l'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.622, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Análise Estatística Implicativa nas Pesquisas no Ensino de Ciências e Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILASI 1 2017 : 1º Simpósio Internacional Lusófono de Análise Estatística Implicativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Recife, Brazil. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2017, 978-85-7946-308-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Implicative Analysis. From the exact sciences to human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Tarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dhouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International d'Analyse statistique implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Radès, Tunisie. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 672p, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Saddo Ag Almouloud, Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Internationale d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São paulo, Brésil. 16 (3), </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPG em Educação matematica EMP - PUC São Paulo - Brésil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.465, 2014, Educação Matematica Pesquisa, 1983-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em Cultura, Cognição e Afetividade: contribuições aos campos de estudos da Psicologia da Educação Matemática e da Didática da Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Antonio Pirola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Pereira Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelson Antonio Pirola; Giovana Pereira Sander; Nadja Maria Acioly-Régnier; Jean-Claude Régnier. Pedro e João Editores, 1, pp.429, 2025, 978-65-265-2059-8. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51795/9786526520598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuera del sistema escolar: Re-escolarización de niños, niñas y adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Salas Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vega-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Hugo de la Fuente. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La editorial Aún Creemos en los Sueños; Le Monde diplomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Victor Hugo de la Fuente, 978-956-340-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier (Ed). </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIII Colloque Internationale sur l'Analyse Statistique Implicative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.678, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression Impression&amp; Edition - 630, Hay El Massira, 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.492, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Analise de Similaridade no Quadro Teórico et Metodológico das Pesquisas em Ensino de Ciências e Matemática com a Utilização do Software CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Universitaria - EDUFRPE, pp.309, 2023, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La escuela en movimiento. La actividad fisica en los centros escolares chilenos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEIEF - Centro de Estudios e Investigación Enzo Faletto - Universidad de Santiago de Chile; PIIE - Programa Interdisciplinar de Investigaciones en Educacion; Faculdad de Humanidades - Universidad de Santiago de Chile. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La editorial Aún creemos en los sueños / edición chilena de Le Monde Diplomatique.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Víctor Hugo de la Fuente, 978-956-340-1xx-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323, 2020, Bruno de Souza Leão, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lahanier-Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.462, 2017, 3e édition. Sous la direction de Régis Gras, Régis Gras, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative Méthode exploratoire et confirmatoire à la recherche de causalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. Cépaduès Editions, pp.522, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Saddo Ag Almouloud and Régis Gras. Pontifícia Universidade Católica de Sao Paulo - PUC/SP, pp.384, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidade e coesão social na educação superior: problemáticas e perspectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Maria Acioly-Régnier and Jean-Claude Régnier. Poiésis. Universidade do Sul de Santa Catarina, Santa Catarina, ISSN 2179-2534, 5, pp.318, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Marc Bailleul; Régis Gras. IUFM de l'Université de Caen Basse Normandie, 396 p., 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative. Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Filippo Spagnolo Benedetto Di Paola, Régis Gras. Universita degli Studi di Palermo, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00534485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editeur, pp.510, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Freire : La Pédagogie de l'Autonomie. Savoirs nécessaires à la pratique éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Eres, 2006, Charles Gardou, 2-7492-0357-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique des mathématiques au travers d'un récit de vie. Entretiens avec Georges Glaeser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg : ULP-Irem de Strasbourg, pp.128, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la didactique expérimentale des mathématiques de Georges Glaeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée Sauvage Editions Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le Statistique du CM à la Seconde : Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Planchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Lyon - Université Lyon1, pp.203, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ? Comment ? la pédagogie Freinet au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Billebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouans-Sartoux PEMF, pp.72, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau des Innovations Pédagogiques et Technologies Nouvelles - DLC-MEN- Paris. CRDP de Dijon, pp.167, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Lavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Argeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Bernheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Dijon, pp.460, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec, Maths, Sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de la Loire, pp.58, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Brinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ciosmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Poitiers - DL2 MEN Paris, pp.231, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ciosmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP de Poitiers - DL2 MEN Paris, pp.107, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pluvinage. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Strasbourg - Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79, 1983, François Pluvinage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un livret autocorrectif : étude préliminaire par un questionnaire sur l'équation du second degré en classe de seconde T1 et projet de livret autocorrectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Pluvinage. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Strasbourg - Université Louis Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1980, F. Pluvinage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la recherche sur l'histoire de l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guillén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier (Ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIII Colloque International d'Analyse Statistique Implicative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-336, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Vicente de Assunção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293 - 312, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mie Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352 - 367, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage coopératif interculturel comme approche pédagogique pour l’enseignement du FLE : Perceptions des étudiants non francophones à la lumière de l’Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.450 - 472, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rallye 4L TROPHY comme outil pédagogique : une réflexion sur les apports et limites du dispositif dans l’enseignement supérieur français à partir du point de vue des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.425 - 449, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 8, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ values, social capital, and multicultural self-efficacy: structural insights from Statistical Implicative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Fakhretdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Larionova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.611 - 637, 2025, 978-2-9562045-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Pellois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser en Sciences humaines. Conceptions, mesures, analyses statistiques et sens possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2025, 978-2-336-52864-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempenho escolar em matemática de estudantes indígenas, quilombolas, sertanejos, rurais e urbanos no contexto da educação profissional e tecnológica no Sertão de Pernambuco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos De Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelson Antonio Pirola, Giovana Pereira Sander, Nadja Maria Acioly-Régnier, Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisas em Cultura, Cognição e Afetividade: contribuições aos campos de estudos da Psicologia da Educação Matemática e da Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Pedro e João Editores, pp.335-356, 2025, 978-65-265-2059-8. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51795/9786526520598335356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefácio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Souza da Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fios invisíveis: contos com física para poetas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125, 2024, 978-65-5563-460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance linguistique : un outil pour diversifier les langues d’enseignement ? De la neutralité des choix et des difficultés d’application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaouthar Ben Abdallah, Dana Di Pardo Léon-Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'appropriation langagière en contextes plurilingues et pluriculturels. Quelles approches, quels outils et quels enjeux pour la didactique du FLE/FLS ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.49-73, 2024, Champs Didactiques Plurilingues - Echanges de la Recherche, 978-2-87574-772-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificações em grafos implicativos e especificidades do letramento estatístico: potencial desenvolvimento dos softwares CHIC e R-CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression 630, Hay El Massira 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-458, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificações em grafos implicativos e especificidades do letramento estatístico: potencial desenvolvimento dos softwares CHIC e R-CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression 630, Hay El Massira 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-458, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'impact de l'utilisation des langues premières sur la résolution de problèmes additifs à l’école primaire au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumoudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires d’une analyse quali-quantitative des associations orientées entre variables ou groupes de variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net_Impression 630, Hay El Massira 45000 Ouarzazate (Maroc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-147, 2023, 978-9920-42-472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un enseignant-chercheur en quête de sens et de liberté. Auto-regards sur son métier au mitan de la carrière et de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-034868-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las escuelas postpandémicas en la escolarizacion del estudiantado migrante: claves para la persistencia educativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Castillo Guajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Soledad Loyola Fuentes, Ljuba Boric Bargetto, Irene Magaña Frade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Zeitgeist en tiempos de pandemia : Trayectorias en directa y en reversa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Ediciones. https://ariadnaediciones.cl/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2023, 978-1956-6276-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-10, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordance de Twitter pour les usages socio-professionnels par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolga Tekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la distance entre graphes implicatifs pour la prise en compte de la temporalité en analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-197, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waminya Wenesie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philomathique - Wamenemekuun. Apprendre et enseigner autrement les mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Huifej, pp.1-3, 2021, 978-2-900257-19-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre élèves dans la classe non maitrisées par l’enseignant. Étude exploratoire par une enquête par questionnaire auprès d’enseignants de l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-436, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise estatística implicativa e análise de variância: estudo estatístico comparativo sobre o desempenho escolar em sala de aula multicultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Santos de Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-189, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competências socioemocionais (cse) na educação: tendências da produção científica nas edições do CONEDU 2014-2020 à luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-273, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenus d’images des campagnes présidentielles de 2007 et 2012 dans la presse écrite française à la lumière des cônes implicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Madiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines. Prolongement des débats engagés lors du colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.566-586, 2020, : 978-2-9562045-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Análise Estatística Implicativa e Análise de Similaridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-82, 2020, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usando o software CHIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-162, 2020, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulação de conceitos físicos aprendidos em sala de aula na solução de desafios construídos com a robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Roberto Tavares de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helaine Sivini Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-282, 2020, 978-65-86466-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cône implicatif et contenus d’images des campagnes présidentielles de 2007 et 2012 dans la presse écrite française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Madiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.503-522, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des registres de représentations sémiotiques dans la construction des énoncés de problèmes mathématiques à l’école primaire au Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdellah ZEROUALI, Abdesslem AYOUJIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Premières Journées Internationales de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Regional des Metiers de I'Education et de la Formation de I'Oriental, pp.237-275, 2019, 978-9920-9789-6-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation doctorale internationale et Interculturalité. Réflexion sur la réalisation d’un doctorat en régime de cotutelle comme processus de développements des compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria B. Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">С.К. Гураль. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Язык и культура : сборник статей XXIX Международной</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Издательский Дом Томского государственного университета, pp.381-392, 2019, 978-5-94621-824-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento do letramento estatístico: um estudo no quadro A.S.I. na perspectiva de atitudes positivas e negativas de estudantes em relação à estatística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-389, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Roselaine de Oliveira Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-364, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.480-502, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des écrits des élèves lors de la problèmes mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim El-Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBFC - Université Bourgogne - Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-268, 2019, 978-2-9562045-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma abordagem normativa para a etnomatemática: bases linguísticas e filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina M. Kuznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilberto Silva dos Santos, Renata Sperrhake, Samuel Edmundo Lopez Bello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abordagens Filosóficas Contemporâneas em Educação. Docências, Matemáticas e Subjetivações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Oikos Ltda. Rua Paraná, 240 – B. Scharlau 93120-020 São Leopoldo/RS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-63, 2018, 978-85-7843-832-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de l’ouvrage : l'analyse statistique implicative : points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p3-7, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des bases de données en histoire de l'art par l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-446, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'ASI aux variables non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-88, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de documents autocorrectifs et auto-évaluatifs d'appui au cours de statistique en sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Fraga Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.264-282, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’Analyse Statistique Implicative au cas des variables continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-166, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'Analyse Statistique Implicative à des hiérarchies de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre variables actives et variables supplémentaires : typicalité et contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-117, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse implicative des variables binaires. Intensité implicative. Intensité entropique (Partie 1, Ch. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Fabrice Guillet, Dominique Lahanier-Reuter, Claudia Marinica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’analyse statistique implicative: Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3e édition (Réf. 1577). Sous la direction de Régis Gras. Préface de Djamel ZIGHED, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l’Analyse Statistique Implicative au cas d’un espace continu de sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-156, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção do raciocínio estatístico numa graduação em ciências sociais no Brasil: uma análise preliminar no quadro A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dalla Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.152-167, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo exploratório do pensamento geométrico de professores de matemática: caso de um grupo na PARAÍBA (BRASIL) a luz da A.S.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pereira Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sônia Leitão Melo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quércia Carvalho Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.210-228, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas profissionais dos estudantes cotistas e não cotistas da Universidade Federal da Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cláudia Sá Malbouisson Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Superior no pós-cotas: equidade, desempenho e permanência</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora EDUFBA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2017, 978-85-232-1624-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du nombre de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-124, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d’un graphe implicatif : variance implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-264, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’écart entre une analyse a priori et la contingence en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As produções na área de Ensino de ciências e matemática nas comunicações nos colóquios internacionais sobre Análise Estatística Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Bourgogne-Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.558-571, 2017, Version imprimée 978-2-9562045-0-3 ; Version numérique 978-2-9562045-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles superflues ou redondantes en A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguagem, Realidade e Subjetividade. Elementos para uma educação matemática contemporânea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Edmundo Bello Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Ritter Jelinek, Samuel Edmundo Lopez Bello, Suelen Assunção Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática.Linguagens,Praticas e Sujeitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canto - Cultura e Arte, p25-41, 2017, 978-85-69802-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-règle d’exception en A.S.I. ou encore l’exception confirme-t-elle la règle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-188, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des difficultés et facilités d’apprentissage de la statistique à la lumière de l’A.S.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras, Jean-Claude Régnier, Dominique Lahanier-Reuter, Claudia Marinica, Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Des Sciences dures aux Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-437, 2017, 978.2.36493.577.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um olhar sobre os programas de ensino de matemática do ano de 1931 no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irani Parolin Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiratan d'Ambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ações colaborativas e cooperativas em educação: entre história, ensino e formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro &amp; João Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-46, 2016, 978-85-7993-329-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questão da permanência e desistência dos estudantes de licenciatura em ciências e matemática no Brasil. Estudo exploratorio no CFP/UFCG abordado pelo quadro da análise estatística implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Lima Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.647-670, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origem e Desenvolvimento da Analise Estatistica Implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Armando Valente, Maria Elizabeth Bianconcini de Alameida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uso do C.H.I.C. na formação de educadores: à guisa de apresentação dos fundamentos e das pesquisas e foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetraCapital editira - Série @prendersempre.com, pp.22-45, 2015, 978-85-7785-409-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mestrado profissional em ensino de matemática: articulação de competências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Maria de Aguiar Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanilde Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451-477, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage: Sens de l'école et rapport au(x) savoir(s) en Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Nelson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens de l'école et rapport au(x) savoir(s) en Haïti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2015, 978-99970-5472-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise das pesquisas didáticas sobre função afim no ensino fundamental e médio no quadro da análise estatística implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveilson José de Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.402-416, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma conversa entre Régis Gras e Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Armando Valente, Maria Elizabeth Bianconcini de Alameida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uso do C.H.I.C. na formação de educadores: à guisa de apresentação dos fundamentos e das pesquisas e foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LetraCapital editira - Série @prendersempre.com, pp.46-54, 2015, 978-85-7785-409-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divers motifs dans les représentations de l’Ascension du Christ en Occident entre le IXe et le XIIIe siècle. Étude de liens quasi implicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.603-623, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de inserção no mercado de trabalho dos estudantes da universidade federal da bahiabrasil: um estudo no quadro da analise estatistica implicativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Cardoso Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Moreira Tenorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse statistique implicative : des sciences dures aux sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARSA Association pour la Recherche en Statistique Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.624-646, 2015, 978-9973-9819-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques: réflexions historiques, épistémologiques, pédagogiques et didactiques pour une contribution à la refondation de l'enseignement scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Boudet, Florence Saint-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système éducatif à l'heure de la société de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-355, 2014, Questions d'éducation, 978-2-8107-0324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentalisation technocratique des statistiques et alternatives citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Boudet, Florence Saint-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le système éducatif à l'heure de la société de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-106, 2014, Questions d'éducation, 978-2-8107-0324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles superflues ou redondantes en A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.132-138, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'Analyse Statistique Implicative à des hiérarchies de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.78-94, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Règles en Incertain par l'A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.117-125, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse statistique implicative participe-t-elle à l'interprétation d'une œuvre d'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.497-506, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements socio-historiques et activités en situation de formation : approche ASI pour l'étude d'un dispositif pédagogique basé sur la construction assistée par ordinateur de Bande Dessinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.435-454, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'Analyse Statistique Implicative au cas continu de l'espace des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.165-176, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse implicative des variables binaires. Intensité implicative. Intensité entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.25-46, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du nombre de variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.126-131, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'écart entre une analyse a priori et la contingence en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.219-228, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre variables actives et variables supplémentaires: typicalité et contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.95-109, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des règles d'implication par un graphe implicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.59-69, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'un graphe implicatif: variance implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.207-218, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Saddo Ag Almouloud and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique et applicatif pour l'exploration sémantique et non symétrique des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica de Sao Paulo - PUC/SP, pp.3-9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’analyse statistique implicative participe-t-elle à l’interprétation d’une oeuvre d’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative - Méthode exploratoire et confirmatoire à la recherche de causalités - 2e édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'ASI aux variables non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.70-77, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Analyse Statistique Implicative et son utilisation en Sciences Humaines : apports à la recherche en psychologie interculturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.349-364, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.187-206, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règle et R-règle d'exception en A.S.I. ou encore l'exception confirme-t-elle la règle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.110-117, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et développement de l'Analyse Statistique Implicative. Corrélation, précédence, ontologie et causalité dans la perspective ASI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras and Jean-Claude Régnier and Claudia Marinica and Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative. Méthode exploratoire et confirmatoire à la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Editions, pp.5-20, 2013, 978.2.36493.056.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative et son utilisation en sciences humaines : apports à la recherche en psychologie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Perez Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.219-243, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements socio-historiques et nouvelles formes d'activités dans des situations de formation universitaire : approche A.S.I. pour l'étude d'un dispositif pédagogique basé sur la construction de Bandes Dessinées à l'aide d'un logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.335-363, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'analyse statistique implicative au cas des variables aléatoires continues à valeurs sur [0; 1] et de loi uniforme. Première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.65-67, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'analyse statistique implicative au cas continu de l'espace des sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Régnier and Marc Bailleul and Régis Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse statistique implicative : de l'exploratoire au confirmatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de l'Université de Caen Basse Normandie, pp.51-63, 2012, 978-2-7466-5256-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence pour comprendre, transparence pour agir: Questions autour d'un artefact informatique dans la formation à l'A.S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Régnier; R. Gras; F. Spagnolo; B. Di Paola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative: Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire. Prolongement des débats .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QRDM Quaderni di Ricerca in Didattica - GRIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.559-578, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Régnier; R. Gras; F. Spagnolo; B. Di Paola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative: Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire. Prolongement des débats .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert Lucas, pp.3-18, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'analyse statistique implicative à l'université : situations, conceptualisations, dialogues et obstacles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Régnier; R. Gras; F. Spagnolo; B. Di Paola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative: Objet de recherche et de formation en analyse des données, outil pour la recherche multidisciplinaire. Prolongement des débats .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QRDM Quaderni di Ricerca in Didattica - GRIM, pp.579-591, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formação do licenciado em matemática: da didática da matemática à didática da estatística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Paula de Avelar Brito Lima; Iranete Maria da Silva Lima; Lucia de Fátima Araújo; Vladimir Lira V. X. de Andrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisas em fenômenos didáticos: alguns cenários</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDU Editora Universitaria da UFRPE, pp.159-185, 2010, Fenômenos Didáticos na Classe de Matemática</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00503219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique de rangs et Analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative : Une méthode d'analyse de données pour la recherche de causalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.131-149, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconographie médiévale en histoire de l'art et Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.471-492, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques de l'analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative : Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.17-130, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse implicative des variables binaires. Intensité implicative. Intensité entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative, Une méthode d'analyse de données pour la recherche de causalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.17-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una medida comparativa en didáctica de las matemáticas entre el análisis a priori y la contingencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Orús, Larisa Zamora, Pablo Gregori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoría y aplicaciones del Análisis Estadístico Implicativo: primera aproximación en lengua hispana.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Matemáticas, Universitat Jaume I; Facultad de Matemática y Computación, Universidad de Oriente de Santiago de Cuba URI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-84-692-3925-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité d'un graphe implicatif : variance implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.151 -163, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de graphes implicatifs : étude clinique auprès d'une chercheure en iconographie médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.353-368, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et développement de l'Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative, Une méthode d'analyse de données pour la recherche de causalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.6-16, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'écart entre une analyse a priori et la contingence en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative: Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.165 -171, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Mac Nemar et Analyse statistique implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Gras; Jean-Claude Régnier; Fabrice Guillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique implicative : Une méthode d'analyse de données pour la recherche de causalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cépaduès, pp.271-277, 2009, RNTI-E-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterios de adopción y utilización del libro didáctico de matemática en la enseñanza fundamental del nordeste brasileño.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilar Orús, Larisa Zamora, Pablo Gregori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoría y aplicaciones del Análisis Estadístico Implicativo: primera aproximación en lengua hispana.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Matemáticas, Universitat Jaume I; Facultad de Matemática y Computación, Universidad de Oriente de Santiago de Cuba URI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-84-692-3925-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una medida comparatiova de las matematicas entre el analisis a priori y la contingencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria y Aplicaciones del Analisis Estadistico Implicativo, Eds : P.Orus, L.Zemora, P.Gregori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Jaume-1, Castellon, pp.143-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean-Jacques Droesbeke, un éminent statisticien pédagogue belge parmi les français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers de l'lREM de Bruxelles n°5. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques Musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CEFAL - IREM de Bruxelles, pp.1-5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critérios de adoção e utilização do livro didático de matemática no ensino fundamental do nordeste brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Gomes da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.145-162, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure comparative en didactique des mathématiques: entre une analyse a priori et la contingence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.345-354, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de l'ASI en 1er cycle universitaire en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.71-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie de l'autonomie: une lecture du monde dans la perspective de Paulo Freire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour qu'éduquer ne soit pas un monologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76420 Bihorel : Centon Editions, pp.109-130, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying didactic and sociocultural obstacles to conceptualization through Statistical Implicative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statisical Implicative Analisys : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.347-381, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cohésitive et interprétations des données dans le champ de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux apports à l'Analyse Statistique Implicative et Applications dans des Disciplines variées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université JAUME 1 (Castellon) Espagne, pp.329-344, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongement réflexif sur la pédagogie de l'autonomie de Paulo Freire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pédagogie de l'Autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31520 Ramon Saint Agne France : Editions ERES, pp.155-184, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typicalité et contribution des sujets et des variables supplémentaires en Analyse Statistique Implicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances -EGC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Cépaduès Editions, pp.359-370, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00362046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des difficultés d'apprentissage de la statistique dans le cadre d'un enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Gaté; Noëlle Zendrera; Alain Bihan-Poudec; Christelle Chevallier-Gaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer. Actes du Symposium "Pédagogie de la statistique à l'Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-47, 2005, Eduquer, 9782296000230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le fil d'Ariane dans le dédale d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet-based teaching and learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne Peter Lang, pp.283-288, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00363461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Houssaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie historique. Questions pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hachette, pp.93-108, 1999, Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire un article de journal de la presse ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.127-133, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vérité autoproclamée à la vraisemblance reconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Gros; Daniel Gros; Paul Planchette; Jean-Claude Regnier; René Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.107-118, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;faire des statistiques&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Lyon - Université Lyon1, pp.1-4, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à tous les âges de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Leray; E. Lecabec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes dirigées &amp; aides à l'autoformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Bretagne, pp.33-35, 1998, Documents, actes et rapports pour l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irem de Lyon Université Lyon1, pp.21-42, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités et enjeux de l'enseignement de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.5-20, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danger! Approximations...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.99-105, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de décision risquée en situation incertaine : élément pour une séquence didactique visant l'acquisition du raisonnement statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la Statistique du CM à la Seconde Pourquoi? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Lyon Université Lyon1, pp.189-201, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles cognitifs, apprentissage et enseignement des mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques, apprentissage(s) au lycée (professionnel et d'enseignement général)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAFPEN CRDP de Bourgogne, pp.83-128, 1995, Demarches Innovantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâtonnement expérimental et Apprentissage en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Clanché, E. Debarbieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pédagogie Freinet, mises à jour et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.135-153, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour gérer une approche didactique fondée sur le tatonnement expérimental de l'élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée (ISBN 2-86621-152-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Dijon - DLC15 MEN Paris, pp.285-289, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie et travail personnel des élèves dans l'enseignement des disciplines scientifiques en lycée (ISBN 2-86621-152-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Dijon - DLC15 MEN Paris, pp.333-373, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour... améliorer le fonctionnement du conseil de classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN 211085 913-X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers - DL2 MEN Paris, pp.147-156, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN 211085 913-X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers - DL2 MEN Paris, pp.109-146, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour... travailler dans sa discipline au sein d'une équipe pédagogique : le cas de l'enseignement des mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN </w:t></w:r><w:br/><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">211085 913-X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers DL2 MEN Paris, pp.201-230, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler en équipe pédagogique au lycée : des outils pour agir.. (ISBN 211 085 913- X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Poitiers - DL2 MEN Paris, pp.19-29, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, « troisième part » trop souvent oubliée dans la construction d’un être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Educação Matemática Pesquisa, V. 16, n° 3 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.623-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00406156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes quantitatives pour les études et la recherche en Sciences de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Trancart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique : documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique : documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique: documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique : documents autocorrectifs et auto-évaluatifs d'aide à l'apprentissage (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigonométrie élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations et inéquations dans l'ensemble R des nombres réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00405871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique d'un test auto-correctif en trigonométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Louis Pasteur (Strasbourg 1), Strasbourg, FRA., 1983. Français. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03718868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation et autocorrection dans l'enseignement des mathématiques et de la statistique Entre praxéologie et épistémologie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Marc Bloch - Strasbourg II, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00361408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="778A3EB9"/>
+    <w:nsid w:val="B76330B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6992-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070335559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Andrianarivony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-025-10001-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Francelino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-R&#233;gnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Bezerra de Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/rsdv.v13i2.1132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05032128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134nd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05032143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;rcia Carvalho Eloi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/rsdv.v13i2.1125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Mabiala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El-Mekaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04066390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Castillo Guajardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vega-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i4p096-137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriele Silva de Andrade Costa Duvernoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02624428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Qiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04504548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumoudjou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjane Pereira da Silva Rufino de Freitas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes Campos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/amazrecm.v15i33.6033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04457740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramires Jaques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly Regnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Edmundo Bello Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Raabi Do Nascimento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina M. Kuznetsova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/15617793/413/9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Koroleva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov V. Mikhaleva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.08.035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M. Degil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.08.098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Cardoso Silveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Dora Leal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moreira Tenorio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria de Aguiar Isaia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bisognin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.122" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kuznetsova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marli Bulegon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Pretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Elyote Marques Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Marques de Andrade Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Perez Caraballo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Crouzier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Abramovay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feffermann Marisa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriele Andrade-Duvernoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N&#250;bia Medeiros de Ara&#250;jo Frutuoso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid Farooq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pradeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2012.v2n2p45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso C. Scocuglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayne de Moura Braga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wietrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge da Rocha Falc&#227;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24109/2176-6681.rbep.81i198.937" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405154v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408527v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dimier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147069v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier De Andrade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho da Costa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Louro Ferreira Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mie Matsuo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Fakhretdinova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Larionova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688339v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Francelino Da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Bezerra De Carvalho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bezerra Sousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Tabera Tsilefa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fulgence Raherinirina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799949v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Tamiris de Oliveira Lira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dalla Porta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fornero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286762v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopes Pinheiro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04293574v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217294v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos de Aquino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Ver&#225;s Xavier De Andrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607138v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779766v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria dos Anjos Carneiro-Le&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779764v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378588v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396750v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho Da Costa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Roselaine de Oliveira Farias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves Cabral Andrade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375463v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Madiba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292032v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043646v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796428v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02066415v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621502v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620932v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618337v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilde Bisognin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184945v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117064v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Diaz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258161v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620933v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262369v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Sun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Xu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-I Lee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097734v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sperrhake" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002309v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814928v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoualfakar Jammoul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723403v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Antonio Kuiava" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716712v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gu&#233;not" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734348v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717857v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coutanson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408621v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386685v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bruyas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayne Braga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365279v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430420v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408158v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386688v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oriol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408609v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Abud da Silva Fusco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386625v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408159v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408166v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cileda Q. Coutinho" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Carzola" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408252v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405182v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Spagnolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405187v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405179v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391725v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391110v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405178v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718098v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408254v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391206v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391171v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408257v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391755v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390028v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408180v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408175v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lyonnais-Villard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389997v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391741v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403654v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Filiod" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408259v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408258v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rouan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408415v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405184v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408260v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405183v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408261v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lauran&#231;on" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405150v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Serres" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408482v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408471v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408351v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408423v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Frossard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408432v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408448v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408440v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408461v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03420703v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brousseau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/10/index.php" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671007v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gpasiecm.wixsite.com/asi2017/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/9/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262343v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Slimani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Tarbout" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhouibi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi8/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097666v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.pucsp.br/index.php/emp/issue/view/1271" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136962v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Antonio Pirola" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Pereira Sander" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51795/9786526520598" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05242762v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Salas Guzman" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/fuera-del-sistema-escolar-re-escolarizacion-de-ninos-ninas-y-adolescentes-edicion-digital/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366036v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281350v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/12/index.php" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02625588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vera" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santo Cruz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/la-escuela-en-movimiento/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083506v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.ufrpe.br/ASI" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617786v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lahanier-Reuter" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/l-analyse-statistique-implicative-edition-sous-direction-regis-gras-9782364935778.html" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801452v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768142v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755004v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534485v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Di Paola" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396018v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412418v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Perrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406351v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blochs" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/une-introduction-a-la-didactique-experimentale-des-mathematiques/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405955v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Girard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gros" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Planchette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thomas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406281v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Billebault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405912v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405923v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Montarnal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lavoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Argeles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bernheim" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406234v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brinet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Busser" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ciosmak" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Margueron" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406213v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405862v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedagogie.ac-strasbourg.fr/mathematiques/formations/irem/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147176v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibmath.math.unistra.fr:8080/ListRecord.htm?list=link&amp;amp;xRecord=19517191157913353739" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147042v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372835v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372855v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372761v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372804v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372821v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372877v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293819v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05293845v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos De Aquino" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51795/9786526520598335356" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05084733v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626314v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariadafisica.com.br" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286834v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286534v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286631v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221193v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04248753v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romano" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/11/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424408v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tekin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424334v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424519v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424440v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Touron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424396v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421603v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471753v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083522v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Tavares de Lima" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helaine Sivini Ferreira" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083512v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083509v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375540v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375561v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383611v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383285v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375554v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375528v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928825v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oikoseditora.com.br/new/obra/index/id/939" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620967v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617798v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617829v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617864v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617928v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544323v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617901v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617871v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612897v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612797v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pereira Da Costa" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#244;nia Leit&#227;o Melo Vieira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620962v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/2017/10/educacao-superior-no-pos-cotas-equidade-desempenho-e-permanencia-dos-estudantes/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617841v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617879v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617858v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612793v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Gon&#231;alves" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617935v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612788v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617894v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617806v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617886v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599402v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352246v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irani Parolin Santana" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan d'Ambrosio" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pedroejoaoeditores.com.br" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262587v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262464v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262569v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Lima Borba" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262582v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.c3editions.com" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262419v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveilson Jos&#233; de Santana" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262588v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262487v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262573v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094731v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094725v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836698v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836686v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836694v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501309v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836696v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836688v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836683v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836716v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919970v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836768v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836710v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836682v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836754v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836684v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836733v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836713v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836691v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836659v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755028v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755039v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755019v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755016v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854878v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855099v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/5/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854714v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503219v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396042v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396030v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421877v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421876v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396035v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396034v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396041v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251296v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositori.uji.es/xmlui/handle/10234/125568" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396037v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251297v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700494v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405946v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361953v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361948v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361950v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385278v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361947v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362042v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362046v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome David" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361957v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=99&amp;amp;no=20791" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406173v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363461v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Genin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406007v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405959v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405939v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405993v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406105v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405986v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405999v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406126v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402465v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gardes" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506711v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406191v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406185v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406273v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406264v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406253v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406243v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524005v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142847v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406156v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pivin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405770v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Trancart" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405811v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405806v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405800v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405792v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405898v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405871v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03718868v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361408v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-regnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6992-9027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070335559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Andrianarivony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlady Ravelomanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-025-10001-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Francelino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-R&#233;gnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Bezerra de Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/rsdv.v13i2.1132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05032128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134nd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05032143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;rcia Carvalho Eloi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31416/rsdv.v13i2.1125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Mabiala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04505397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El-Mekaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04066390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i4p096-137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Castillo Guajardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vega-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriele Silva de Andrade Costa Duvernoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02624428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyan Qiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04504548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumoudjou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjane Pereira da Silva Rufino de Freitas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes Campos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/amazrecm.v15i33.6033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04457740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramires Jaques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly Regnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Edmundo Bello Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Raabi Do Nascimento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01448515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina M. Kuznetsova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/15617793/413/9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M. Degil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov V. Mikhaleva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.08.098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.08.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Koroleva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2015.08.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Cardoso Silveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Dora Leal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moreira Tenorio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria de Aguiar Isaia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Bisognin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.122" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Perez Caraballo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kuznetsova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marli Bulegon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Pretto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Elyote Marques Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Marques de Andrade Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.10.119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Crouzier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Abramovay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feffermann Marisa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriele Andrade-Duvernoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N&#250;bia Medeiros de Ara&#250;jo Frutuoso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid Farooq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pradeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/jesr.2012.v2n2p45" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso C. Scocuglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayne de Moura Braga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wietrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge da Rocha Falc&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24109/2176-6681.rbep.81i198.937" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408527v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dimier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406833v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147069v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho da Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Louro Ferreira Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mie Matsuo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier De Andrade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Fakhretdinova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Larionova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Tabera Tsilefa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Fulgence Raherinirina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Tamiris de Oliveira Lira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688339v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Francelino Da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Bezerra De Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bezerra Sousa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dalla Porta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04709075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fornero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286762v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04293574v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217207v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopes Pinheiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217294v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos de Aquino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Ver&#225;s Xavier De Andrade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607138v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779762v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria dos Anjos Carneiro-Le&#227;o" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779760v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779765v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779764v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378588v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03436259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396750v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355297v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho Da Costa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Roselaine de Oliveira Farias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375404v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves Cabral Andrade" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375486v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Madiba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796428v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02066415v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659612v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618371v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040093v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621502v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618337v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilde Bisognin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117069v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620933v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258139v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Diaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262369v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijing Sun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Xu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-I Lee" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287399v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097734v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sperrhake" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002309v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814928v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoualfakar Jammoul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501347v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gu&#233;not" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766958v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723403v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Antonio Kuiava" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734348v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717857v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coutanson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505971v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386685v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dumont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bruyas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elayne Braga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365279v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506493v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430420v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408158v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386688v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Oriol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430360v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386625v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408609v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Abud da Silva Fusco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408159v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408166v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cileda Q. Coutinho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Carzola" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408252v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Gomes da Silva Junior" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405182v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Spagnolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391110v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405187v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405178v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390024v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408257v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408254v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391206v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718098v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391755v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390028v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408180v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408175v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lyonnais-Villard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389997v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Filiod" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391741v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408258v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rouan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408259v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406354v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405184v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407555v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405176v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408260v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405183v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405150v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Serres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lauran&#231;on" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408261v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408482v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408471v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408351v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408423v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Frossard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408432v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408448v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408440v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408461v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bernard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03420703v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brousseau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/10/index.php" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612780v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/9/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671007v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gpasiecm.wixsite.com/asi2017/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262343v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Slimani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Tarbout" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhouibi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi8/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097666v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.pucsp.br/index.php/emp/issue/view/1271" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136962v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Antonio Pirola" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Pereira Sander" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51795/9786526520598" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05242762v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Salas Guzman" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/fuera-del-sistema-escolar-re-escolarizacion-de-ninos-ninas-y-adolescentes-edicion-digital/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366036v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281350v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/12/index.php" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02625588v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vera" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santo Cruz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/la-escuela-en-movimiento/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083506v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.ufrpe.br/ASI" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617786v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lahanier-Reuter" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/l-analyse-statistique-implicative-edition-sous-direction-regis-gras-9782364935778.html" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801452v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919961v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768142v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755004v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534485v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Di Paola" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396018v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412418v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363450v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Perrier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406351v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blochs" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/une-introduction-a-la-didactique-experimentale-des-mathematiques/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405955v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Girard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gros" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Planchette" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thomas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406281v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Billebault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405912v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405923v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Montarnal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lavoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Argeles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bernheim" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406234v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brinet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Busser" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ciosmak" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Margueron" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406213v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405862v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedagogie.ac-strasbourg.fr/mathematiques/formations/irem/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147176v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibmath.math.unistra.fr:8080/ListRecord.htm?list=link&amp;amp;xRecord=19517191157913353739" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147042v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372761v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372804v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372855v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372835v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372821v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372877v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293819v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05293845v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos De Aquino" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51795/9786526520598335356" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626314v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariadafisica.com.br" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05084733v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286834v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286631v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04286534v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221193v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04248753v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romano" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ariadnaediciones.cl/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/11/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424408v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tekin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424334v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424519v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424440v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Touron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421603v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424396v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471753v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083509v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083512v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083522v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Tavares de Lima" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helaine Sivini Ferreira" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383611v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383285v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375540v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375561v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375554v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375528v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928825v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oikoseditora.com.br/new/obra/index/id/939" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620967v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617798v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617829v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612793v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Gon&#231;alves" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617879v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617841v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617858v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544323v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617901v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617871v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612897v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612797v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pereira Da Costa" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#244;nia Leit&#227;o Melo Vieira" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620962v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/2017/10/educacao-superior-no-pos-cotas-equidade-desempenho-e-permanencia-dos-estudantes/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617864v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617928v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617935v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612788v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617894v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599402v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617886v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617806v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352246v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irani Parolin Santana" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubiratan d'Ambrosio" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pedroejoaoeditores.com.br" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262569v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Lima Borba" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262587v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262464v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262582v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.c3editions.com" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262419v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveilson Jos&#233; de Santana" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262588v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262573v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262487v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094731v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094725v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836698v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836686v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836694v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836768v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836754v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836710v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836682v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836696v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836721v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836688v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836683v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836716v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919970v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501309v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836684v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836733v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836713v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836691v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836659v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755028v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755039v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755019v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755016v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855099v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/5/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854878v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854714v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503219v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396042v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396030v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421877v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251296v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositori.uji.es/xmlui/handle/10234/125568" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396034v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396041v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421876v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396035v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396037v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251297v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700494v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405946v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361948v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361953v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361950v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385278v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361947v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362042v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362046v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome David" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361957v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=99&amp;amp;no=20791" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363461v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Genin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406173v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406105v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406007v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405959v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405939v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405993v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405986v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405999v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406126v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402465v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gardes" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506711v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406191v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406185v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406264v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406253v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406273v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406243v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524005v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142847v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406156v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pivin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405770v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Trancart" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405811v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405806v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405800v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405792v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405898v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405871v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03718868v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361408v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>