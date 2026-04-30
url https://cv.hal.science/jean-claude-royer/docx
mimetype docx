--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -316,230 +316,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The STSLib Project: Towards a Formal Component Model Based on STS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandes Fabricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 215, pp.131-149</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416461v1</w:t>
+                <w:t xml:space="preserve">hal-00412398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The STSLib Project: Towards a Formal Component Model Based on STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Nunez</w:t>
+                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 215, pp.131-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412398v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Architectural Description Language based on Symbolic Transition Systems and Modal Logic</w:t>
               </w:r>
@@ -2355,51 +2355,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Accountability Language</w:t>
+                <w:t xml:space="preserve">Accountability for Abstract Component Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
@@ -2409,123 +2409,106 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFIP International Conference on Trust Management (IFIPTM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43813-8_17⟩</w:t>
+              <w:t xml:space="preserve">EUROMICRO DSD/SEAA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.213-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAA.2014.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381692v1</w:t>
+                <w:t xml:space="preserve">hal-00987165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Accountability Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2547,526 +2530,543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Bernsmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIPTM - 8th IFIP WG 11.11 International Conference on Trust Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Singapore, Singapore. pp.229--236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASCS 2014: Privacy and Accountability for Software and Cloud Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abstract Accountability Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Benghabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Bernsmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 23RD INTERNATIONAL WETICE CONFERENCE (WETICE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFIP International Conference on Trust Management (IFIPTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Singapore, Singapore. pp.229-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43813-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206892v1</w:t>
+                <w:t xml:space="preserve">hal-01381692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cloud Accountability Policy Representation Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Grall</w:t>
+                <w:t xml:space="preserve">PASCS 2014: Privacy and Accountability for Software and Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER - 4th International Conference on Cloud Computing and Services Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2014 IEEE 23RD INTERNATIONAL WETICE CONFERENCE (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Parma, Italy. pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941872v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountability for Data Protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cloud Accountability Policy Representation Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Benghabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monir Azraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CLOSER - 4th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084890v1</w:t>
+                <w:t xml:space="preserve">hal-00941872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountability for Abstract Component Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accountability for Data Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO DSD/SEAA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEAA.2014.68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987165v1</w:t>
+                <w:t xml:space="preserve">hal-01084890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference monitors for security and interoperability in OAuth 2.0</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component types qualification in Java legacy code driven by communication integrity rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,51 +3890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiesta Toolkit: Model-Driven Software Product Lines in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Reasoning for Derivation of Model-Driven SPLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Strictness for Components with Complex Bindings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Derivation in a Model-Driven Software Product Line using Decision Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,286 +4303,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JavaCompExt: Extracting Architectural Elements from Java Source Code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+                <w:t xml:space="preserve">Dealing with Fine-Grained Configurations in Model-Driven SPLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457219v1</w:t>
+                <w:t xml:space="preserve">hal-00418552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Fine-Grained Configurations in Model-Driven SPLs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
+                <w:t xml:space="preserve">JavaCompExt: Extracting Architectural Elements from Java Source Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hnetynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.317-318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCRE.2009.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418552v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Transformation-Aspects in Model-Driven Software Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,312 +4752,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Constraints during a Feature Configuration Process in a Model-Driven Software Product Line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
+                <w:t xml:space="preserve">Components with Symbolic Transition Systems: A Java Implementation of Rendez-Vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Canada. pp.178--183</w:t>
+              <w:t xml:space="preserve">Communicating Process Architecture Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, United Kingdom. pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425387v1</w:t>
+                <w:t xml:space="preserve">hal-00425384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing an MDA Approach for Managing Variability in Product Line Construction Using the GMF and GME Frameworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dealing with Constraints during a Feature Configuration Process in a Model-Driven Software Product Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Workshop on Model Driven Software Engineering 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Sweden. pp.67--82</w:t>
+              <w:t xml:space="preserve">7th OOPSLA Workshop on Domain-Specific Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Canada. pp.178--183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425386v1</w:t>
+                <w:t xml:space="preserve">hal-00425387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components with Symbolic Transition Systems: A Java Implementation of Rendez-Vous</w:t>
+                <w:t xml:space="preserve">Implementing an MDA Approach for Managing Variability in Product Line Construction Using the GMF and GME Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicating Process Architecture Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, United Kingdom. pp.89-107</w:t>
+              <w:t xml:space="preserve">5th Nordic Workshop on Model Driven Software Engineering 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Sweden. pp.67--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425384v1</w:t>
+                <w:t xml:space="preserve">hal-00425386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Analysis and Decomposition for Behavioural Descriptions of Components</w:t>
               </w:r>
@@ -5270,463 +5270,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the GAT Temporal Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Checking Asynchronously Communicating Components Using Symbolic Transition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France, France. pp.275-280</w:t>
+              <w:t xml:space="preserve">OTM Confederated International Conferences, CoopIS, DOA, and ODBASE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cyprus. pp.1502-1519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457198v1</w:t>
+                <w:t xml:space="preserve">hal-00457192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Configuration of Software Product Lines in ArchJava</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for the GAT Temporal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Product Lines: Third International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, MA, USA, United States. pp.90-109</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457194v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Asynchronously Communicating Components Using Symbolic Transition Systems</w:t>
+                <w:t xml:space="preserve">Dynamic Configuration of Software Product Lines in ArchJava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poizat</w:t>
+                <w:t xml:space="preserve">Sébastien Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Confederated International Conferences, CoopIS, DOA, and ODBASE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cyprus. pp.1502-1519</w:t>
+              <w:t xml:space="preserve">Software Product Lines: Third International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, MA, USA, United States. pp.90-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457192v1</w:t>
+                <w:t xml:space="preserve">hal-00457194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Translation of UML Components into Formal Specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing Mailboxes of Asynchronous Communicating Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+                <w:t xml:space="preserve">Michael Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS East Europe 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Sofia, Bulgaria. pp.60-75</w:t>
+              <w:t xml:space="preserve">On The Move to Meaningful Internet Systems 2003: CoopIS, DOA, and ODBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Catania, Sicily (Italy), Italy. pp.1421-1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457195v1</w:t>
+                <w:t xml:space="preserve">hal-00457199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Mailboxes of Asynchronous Communicating Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Translation of UML Components into Formal Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On The Move to Meaningful Internet Systems 2003: CoopIS, DOA, and ODBASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Catania, Sicily (Italy), Italy. pp.1421-1438</w:t>
+              <w:t xml:space="preserve">TOOLS East Europe 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sofia, Bulgaria. pp.60-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457199v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proposition de composants formels</w:t>
               </w:r>
@@ -5788,191 +5788,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specification of mixed components with Korrigan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Specification and Temporal Proof Techniques for Mixed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia-Pacific Software Engineering Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Macau, China. pp.169--176</w:t>
+              <w:t xml:space="preserve">Workshop FMPPTA at IPDPS 2001 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135653v1</w:t>
+                <w:t xml:space="preserve">hal-01135657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Specification and Temporal Proof Techniques for Mixed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal specification of mixed components with Korrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop FMPPTA at IPDPS 2001 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">8th Asia-Pacific Software Engineering Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Macau, China. pp.169--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135657v1</w:t>
+                <w:t xml:space="preserve">hal-01135653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and composition of static and dynamic &amp;quot;views&amp;quot;: Unifying approach to complex system specification</w:t>
               </w:r>
@@ -6066,51 +6066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking the Consistency of UML Class Diagrams Using Larch Prover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algebraic View of UML Class Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,165 +6872,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions Orientées Objets de Scheme</w:t>
+                <w:t xml:space="preserve">Un modèle pour l'héritage multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophone des langages applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1990, La Rochelle, France. pp.145-159</w:t>
+              <w:t xml:space="preserve">Journées du GDR de Programmation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Nice, France. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135548v1</w:t>
+                <w:t xml:space="preserve">hal-01135535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pour l'héritage multiple</w:t>
+                <w:t xml:space="preserve">Extensions Orientées Objets de Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR de Programmation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1990, Nice, France. pp.75-84</w:t>
+              <w:t xml:space="preserve">Journées francophone des langages applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1990, La Rochelle, France. pp.145-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135535v1</w:t>
+                <w:t xml:space="preserve">hal-01135548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de programmation en ObjScheme - application à la syntèse d'images en 2D</w:t>
               </w:r>
@@ -7117,51 +7117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven and Software Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7501,51 +7501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monir Azraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud Computing and Services Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing Switzerland, 2015</w:t>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture for Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures logicielles pour les lignes de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,216 +8972,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Bounded Analysis for Component Behavioural Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formal Component Model with Explicit Symbolic Protocols and its Implementation in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342159v1</w:t>
+                <w:t xml:space="preserve">hal-00342153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Component Model with Explicit Symbolic Protocols and its Implementation in Java</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic Bounded Analysis for Component Behavioural Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342153v1</w:t>
+                <w:t xml:space="preserve">hal-00342159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9336,51 +9336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/140959.140966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Benghabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2015.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bernsmed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43813-8_17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2014.68" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ajouli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1953355.1953377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Diaz Juan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Mezini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Peng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annya R&#233;quil&#233; Romanczuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasconcelos Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chiorean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/141937.141947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rummler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Chavarriaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930960.ch5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Penaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02466362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Fernandes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/140959.140966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Benghabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2015.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2014.68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bernsmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43813-8_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ajouli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1953355.1953377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Diaz Juan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Mezini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annya R&#233;quil&#233; Romanczuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasconcelos Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chiorean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/141937.141947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rummler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Chavarriaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930960.ch5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Penaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02466362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>