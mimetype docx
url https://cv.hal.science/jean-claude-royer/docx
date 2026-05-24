--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -316,230 +316,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The STSLib Project: Towards a Formal Component Model Based on STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Arboleda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angel Nunez</w:t>
+                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 215, pp.131-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412398v1</w:t>
+                <w:t xml:space="preserve">hal-00416461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The STSLib Project: Towards a Formal Component Model Based on STS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandes Fabricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
+                <w:t xml:space="preserve">Angel Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 215, pp.131-149</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416461v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Architectural Description Language based on Symbolic Transition Systems and Modal Logic</w:t>
               </w:r>
@@ -679,165 +679,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Logic Verifications for UML: the Vending Machine Example</w:t>
+                <w:t xml:space="preserve">The GAT Approach to Specify Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9 (4), pp.73--92</w:t>
+              <w:t xml:space="preserve">Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (1), pp.89--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443974v1</w:t>
+                <w:t xml:space="preserve">hal-00444013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAT Approach to Specify Mixed Systems</w:t>
+                <w:t xml:space="preserve">Temporal Logic Verifications for UML: the Vending Machine Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 27 (1), pp.89--103</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (4), pp.73--92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444013v1</w:t>
+                <w:t xml:space="preserve">hal-00443974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Operational Approach to the Semantics of Classes: Application to Type Checking</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Accountability with a Prover</w:t>
+                <w:t xml:space="preserve">Abstract Accountability Language: Translation, Compliance and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
@@ -2192,106 +2192,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Annual Computer Software and Applications Conference (COMPSAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASIA-PACIFIC SOFTWARE ENGINEERING CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214360v1</w:t>
+                <w:t xml:space="preserve">hal-01214365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Accountability Language: Translation, Compliance and Application</w:t>
+                <w:t xml:space="preserve">Checking Accountability with a Prover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grall</w:t>
@@ -2309,206 +2300,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIA-PACIFIC SOFTWARE ENGINEERING CONFERENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IEEE Annual Computer Software and Applications Conference (COMPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Taichung, Taiwan. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2015.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214365v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountability for Abstract Component Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Grall</w:t>
+                <w:t xml:space="preserve">PASCS 2014: Privacy and Accountability for Software and Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO DSD/SEAA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 IEEE 23RD INTERNATIONAL WETICE CONFERENCE (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Parma, Italy. pp.332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987165v1</w:t>
+                <w:t xml:space="preserve">hal-01206892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Accountability Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2530,110 +2508,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Bernsmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIPTM - 8th IFIP WG 11.11 International Conference on Trust Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Singapore, Singapore. pp.229--236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Accountability Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2655,418 +2633,440 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Bernsmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFIP International Conference on Trust Management (IFIPTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Singapore, Singapore. pp.229-236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-43813-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASCS 2014: Privacy and Accountability for Software and Cloud Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cloud Accountability Policy Representation Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Benghabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monir Azraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 23RD INTERNATIONAL WETICE CONFERENCE (WETICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Parma, Italy. pp.332</w:t>
+              <w:t xml:space="preserve">CLOSER - 4th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206892v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cloud Accountability Policy Representation Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accountability for Data Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER - 4th International Conference on Cloud Computing and Services Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941872v1</w:t>
+                <w:t xml:space="preserve">hal-01084890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountability for Data Protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accountability for Abstract Component Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Benghabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Benghabrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROMICRO DSD/SEAA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.213-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAA.2014.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084890v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference monitors for security and interoperability in OAuth 2.0</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component types qualification in Java legacy code driven by communication integrity rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,51 +3890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiesta Toolkit: Model-Driven Software Product Lines in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Reasoning for Derivation of Model-Driven SPLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Strictness for Components with Complex Bindings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Derivation in a Model-Driven Software Product Line using Decision Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,286 +4303,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Fine-Grained Configurations in Model-Driven SPLs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
+                <w:t xml:space="preserve">JavaCompExt: Extracting Architectural Elements from Java Source Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hnetynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.317-318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCRE.2009.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418552v1</w:t>
+                <w:t xml:space="preserve">hal-00457219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JavaCompExt: Extracting Architectural Elements from Java Source Code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+                <w:t xml:space="preserve">Dealing with Fine-Grained Configurations in Model-Driven SPLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, United States. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCRE.2009.53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00457219v1</w:t>
+                <w:t xml:space="preserve">hal-00418552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Transformation-Aspects in Model-Driven Software Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,152 +4752,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components with Symbolic Transition Systems: A Java Implementation of Rendez-Vous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
+                <w:t xml:space="preserve">Implementing an MDA Approach for Managing Variability in Product Line Construction Using the GMF and GME Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicating Process Architecture Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, United Kingdom. pp.89-107</w:t>
+              <w:t xml:space="preserve">5th Nordic Workshop on Model Driven Software Engineering 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Sweden. pp.67--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425384v1</w:t>
+                <w:t xml:space="preserve">hal-00425386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Constraints during a Feature Configuration Process in a Model-Driven Software Product Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,122 +4942,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing an MDA Approach for Managing Variability in Product Line Construction Using the GMF and GME Frameworks</w:t>
+                <w:t xml:space="preserve">Components with Symbolic Transition Systems: A Java Implementation of Rendez-Vous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Arboleda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rubby Casallas</w:t>
+                <w:t xml:space="preserve">Fabricio Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Workshop on Model Driven Software Engineering 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Sweden. pp.67--82</w:t>
+              <w:t xml:space="preserve">Communicating Process Architecture Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, United Kingdom. pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425386v1</w:t>
+                <w:t xml:space="preserve">hal-00425384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Analysis and Decomposition for Behavioural Descriptions of Components</w:t>
               </w:r>
@@ -5270,463 +5270,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Asynchronously Communicating Components Using Symbolic Transition Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for the GAT Temporal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM Confederated International Conferences, CoopIS, DOA, and ODBASE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cyprus. pp.1502-1519</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457192v1</w:t>
+                <w:t xml:space="preserve">hal-00457198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the GAT Temporal Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Configuration of Software Product Lines in ArchJava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France, France. pp.275-280</w:t>
+              <w:t xml:space="preserve">Software Product Lines: Third International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, MA, USA, United States. pp.90-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457198v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Configuration of Software Product Lines in ArchJava</w:t>
+                <w:t xml:space="preserve">Checking Asynchronously Communicating Components Using Symbolic Transition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noyé</w:t>
+                <w:t xml:space="preserve">Olivier Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Product Lines: Third International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, MA, USA, United States. pp.90-109</w:t>
+              <w:t xml:space="preserve">OTM Confederated International Conferences, CoopIS, DOA, and ODBASE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cyprus. pp.1502-1519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457194v1</w:t>
+                <w:t xml:space="preserve">hal-00457192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Mailboxes of Asynchronous Communicating Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Translation of UML Components into Formal Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On The Move to Meaningful Internet Systems 2003: CoopIS, DOA, and ODBASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Catania, Sicily (Italy), Italy. pp.1421-1438</w:t>
+              <w:t xml:space="preserve">TOOLS East Europe 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sofia, Bulgaria. pp.60-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457199v1</w:t>
+                <w:t xml:space="preserve">hal-00457195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Translation of UML Components into Formal Specifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Peng</w:t>
+                <w:t xml:space="preserve">Analysing Mailboxes of Asynchronous Communicating Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+                <w:t xml:space="preserve">Michael Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS East Europe 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Sofia, Bulgaria. pp.60-75</w:t>
+              <w:t xml:space="preserve">On The Move to Meaningful Internet Systems 2003: CoopIS, DOA, and ODBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Catania, Sicily (Italy), Italy. pp.1421-1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457195v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proposition de composants formels</w:t>
               </w:r>
@@ -5788,394 +5788,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Specification and Temporal Proof Techniques for Mixed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal specification of mixed components with Korrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop FMPPTA at IPDPS 2001 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">8th Asia-Pacific Software Engineering Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Macau, China. pp.169--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135657v1</w:t>
+                <w:t xml:space="preserve">hal-01135653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specification of mixed components with Korrigan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Specification and Temporal Proof Techniques for Mixed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia-Pacific Software Engineering Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Macau, China. pp.169--176</w:t>
+              <w:t xml:space="preserve">Workshop FMPPTA at IPDPS 2001 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135653v1</w:t>
+                <w:t xml:space="preserve">hal-01135657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and composition of static and dynamic &amp;quot;views&amp;quot;: Unifying approach to complex system specification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poizat</w:t>
+                <w:t xml:space="preserve">Checking the Consistency of UML Class Diagrams Using Larch Prover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasconcelos Aline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on integration of specification techniques with applications in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Berlin, Germany. pp.12-20</w:t>
+              <w:t xml:space="preserve">Third Rigorous Object-Oriented Methods Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135631v1</w:t>
+                <w:t xml:space="preserve">hal-01135641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking the Consistency of UML Class Diagrams Using Larch Prover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
+                <w:t xml:space="preserve">Integration and composition of static and dynamic &amp;quot;views&amp;quot;: Unifying approach to complex system specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasconcelos Aline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Rigorous Object-Oriented Methods Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on integration of specification techniques with applications in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Berlin, Germany. pp.12-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135641v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global semantics for views</w:t>
               </w:r>
@@ -6269,77 +6269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algebraic View of UML Class Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annya Réquilé Romanczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasconcelos Aline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montréal, Canada. pp.261-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,165 +6872,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pour l'héritage multiple</w:t>
+                <w:t xml:space="preserve">Extensions Orientées Objets de Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR de Programmation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1990, Nice, France. pp.75-84</w:t>
+              <w:t xml:space="preserve">Journées francophone des langages applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1990, La Rochelle, France. pp.145-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135535v1</w:t>
+                <w:t xml:space="preserve">hal-01135548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions Orientées Objets de Scheme</w:t>
+                <w:t xml:space="preserve">Un modèle pour l'héritage multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophone des langages applicatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1990, La Rochelle, France. pp.145-159</w:t>
+              <w:t xml:space="preserve">Journées du GDR de Programmation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Nice, France. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135548v1</w:t>
+                <w:t xml:space="preserve">hal-01135535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de programmation en ObjScheme - application à la syntèse d'images en 2D</w:t>
               </w:r>
@@ -7117,51 +7117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven and Software Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7501,51 +7501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monir Azraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud Computing and Services Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing Switzerland, 2015</w:t>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture for Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures logicielles pour les lignes de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubby Casallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,216 +8972,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Component Model with Explicit Symbolic Protocols and its Implementation in Java</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic Bounded Analysis for Component Behavioural Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342153v1</w:t>
+                <w:t xml:space="preserve">hal-00342159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Bounded Analysis for Component Behavioural Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formal Component Model with Explicit Symbolic Protocols and its Implementation in Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342159v1</w:t>
+                <w:t xml:space="preserve">hal-00342153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9336,51 +9336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Fernandes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/140959.140966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Benghabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2015.8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2014.68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bernsmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43813-8_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ajouli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1953355.1953377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Diaz Juan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Mezini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annya R&#233;quil&#233; Romanczuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasconcelos Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chiorean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/141937.141947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rummler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Chavarriaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930960.ch5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Penaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02466362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-12-1741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-007-01-0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/140959.140966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Berrouyne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44041-1_100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22312-0_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333578v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98938-9_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_49" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Benghabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48965-0_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2015.8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Bernsmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43813-8_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2014.68" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ajouli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1953355.1953377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubby Casallas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Diaz Juan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Rashid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Mezini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fuentes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ8ZGGZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Peng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annya R&#233;quil&#233; Romanczuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasconcelos Aline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chiorean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/141937.141947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rummler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Chavarriaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930960.ch5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Braquelaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Penaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700570v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02466362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>