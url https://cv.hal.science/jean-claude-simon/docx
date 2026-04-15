--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -741,277 +741,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de détection des maladies de la vigne par imagerie de drone. Diagnostic et réduction des pesticides à la parcelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeng Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zunino</w:t>
+                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 161, 2 p</w:t>
+              <w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606317v1</w:t>
+                <w:t xml:space="preserve">hal-01607378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+                <w:t xml:space="preserve">Solution de détection des maladies de la vigne par imagerie de drone. Diagnostic et réduction des pesticides à la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Al Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Moreau</w:t>
+                <w:t xml:space="preserve">Eric Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2016, 161, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607378v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D image acquisition system based on shape from focus technique</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution imagery for phenotypic root traits detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,213 +2631,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
+                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Newport Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875938v1</w:t>
+                <w:t xml:space="preserve">hal-01875662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
+                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875662v1</w:t>
+                <w:t xml:space="preserve">hal-01875938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cooperation of Information Systems</w:t>
               </w:r>
@@ -2963,77 +2963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t>
@@ -3345,51 +3345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications: characterization of crop and root phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,51 +3793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5ACF289"/>
+    <w:nsid w:val="ECC417AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4024,51 +4024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131205889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3607870" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131205889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3607870" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>