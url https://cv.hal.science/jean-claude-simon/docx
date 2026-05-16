--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -2290,260 +2290,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture classificatication in a cloud computing environment for leaf roughness characterization in precision spraying applications</w:t>
+                <w:t xml:space="preserve">Vineyard leaf roughness characterization by computer vision and cloud computing technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Agricultural Engineering - AgEng : towards environmental technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Agricultural Engineering-AgEng 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997814v1</w:t>
+                <w:t xml:space="preserve">hal-00842218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard leaf roughness characterization by computer vision and cloud computing technics</w:t>
+                <w:t xml:space="preserve">Texture classificatication in a cloud computing environment for leaf roughness characterization in precision spraying applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agricultural Engineering-AgEng 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.309</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Agricultural Engineering - AgEng : towards environmental technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842218v1</w:t>
+                <w:t xml:space="preserve">hal-01997814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Top-Down Approach Based on Business Patterns for Web Information Systems Design</w:t>
               </w:r>
@@ -2631,213 +2631,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
+                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875662v1</w:t>
+                <w:t xml:space="preserve">hal-01875938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
+                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Newport Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875938v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cooperation of Information Systems</w:t>
               </w:r>
@@ -3088,51 +3088,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for the definition of a multi-spectral sensor for specific foliar disease detection: case of “Flavescence Dorée”</w:t>
+                <w:t xml:space="preserve">Protocol for the Definition of a Multi-Spectral Sensor for Specific Foliar Disease Detection: Case of “Flavescence Dorée”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
@@ -3150,110 +3150,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoplasma – Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1875, </w:t>
+              <w:t xml:space="preserve">Phytoplasmas : Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-238, 2019, 978-1-4939-8837-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8837-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787283v1</w:t>
+                <w:t xml:space="preserve">hal-02067306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for the Definition of a Multi-Spectral Sensor for Specific Foliar Disease Detection: Case of “Flavescence Dorée”</w:t>
+                <w:t xml:space="preserve">Protocol for the definition of a multi-spectral sensor for specific foliar disease detection: case of “Flavescence Dorée”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
@@ -3271,82 +3267,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoplasmas : Methods and Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-238, 2019, 978-1-4939-8837-2. </w:t>
+              <w:t xml:space="preserve">Phytoplasma – Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1875, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8837-2_17⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067306v1</w:t>
+                <w:t xml:space="preserve">hal-02787283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t>
               </w:r>
@@ -3793,51 +3793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECC417AC"/>
+    <w:nsid w:val="ACA86FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4024,51 +4024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131205889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3607870" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131205889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900272v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3607870" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9594-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17129/botsci.2221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130405040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Destain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9208-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2012.778-051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8837-2_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9781493988365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>