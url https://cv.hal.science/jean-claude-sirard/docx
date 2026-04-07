--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -253,161 +253,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical stability of a polysorbate-80-containing solvent compounded in the hospital pharmacy and used to reconstitute a biologic for nebulisation</w:t>
+                <w:t xml:space="preserve">Neutrophil subsets enhance the efficacy of host-directed therapy in pneumococcal pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Négrier</w:t>
+                <w:t xml:space="preserve">Laura Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Roche</w:t>
+                <w:t xml:space="preserve">Charlotte Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lannoy</w:t>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Berneron</w:t>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pacqueu</w:t>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ejhpharm-2024-004441. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-004441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2024.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500268v1</w:t>
+                <w:t xml:space="preserve">inserm-05340629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired K48-polyubiquitination downmodulates mouse norovirus propagation</w:t>
               </w:r>
@@ -521,831 +521,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil subsets enhance the efficacy of host-directed therapy in pneumococcal pneumonia</w:t>
+                <w:t xml:space="preserve">Physicochemical stability of a polysorbate-80-containing solvent compounded in the hospital pharmacy and used to reconstitute a biologic for nebulisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Matarazzo</w:t>
+                <w:t xml:space="preserve">Laura Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Costa</w:t>
+                <w:t xml:space="preserve">Marine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Porte</w:t>
+                <w:t xml:space="preserve">Damien Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">Christophe Berneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Figeac</w:t>
+                <w:t xml:space="preserve">Léa Pacqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.257-268. </w:t>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ejhpharm-2024-004441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2024.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-004441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05340629v1</w:t>
+                <w:t xml:space="preserve">hal-05500268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical stability of a polysorbate-80-containing solvent compounded in the hospital pharmacy and used to reconstitute a biologic for nebulisation.</w:t>
+                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Negrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Lannoy</w:t>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berneron</w:t>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pacqueu</w:t>
+                <w:t xml:space="preserve">Lisette Ruuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-004441⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.114218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043532v1</w:t>
+                <w:t xml:space="preserve">hal-05390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical stability of a polysorbate-80-containing solvent compounded in the hospital pharmacy and used to reconstitute a biologic for nebulisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Ruuls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cayet</w:t>
+                <w:t xml:space="preserve">Laura Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+                <w:t xml:space="preserve">C. Berneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pacqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Eur J Hosp Pharm, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-004441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390732v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved antigen induces respiratory Th17-mediated broad serotype protection against pneumococcal superinfection</w:t>
+                <w:t xml:space="preserve">Topical adjunctive treatment with flagellin augments pulmonary neutrophil responses and reduces bacterial dissemination in multidrug-resistant K. pneumoniae infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Liu</w:t>
+                <w:t xml:space="preserve">Christine van Linge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Matarazzo</w:t>
+                <w:t xml:space="preserve">Robert F.J. Kullberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+                <w:t xml:space="preserve">Osoul Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Alves Duarte da Silva</w:t>
+                <w:t xml:space="preserve">Joris Roelofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil Goessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2024.02.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1450486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1450486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04605118v1</w:t>
+                <w:t xml:space="preserve">inserm-05340825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering Toll-Like Receptor 5 Signaling During Pneumococcal Superinfection Prevents the Selection of Antibiotic Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paddy Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem Veening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.jiae239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04605101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical adjunctive treatment with flagellin augments pulmonary neutrophil responses and reduces bacterial dissemination in multidrug-resistant K. pneumoniae infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conserved antigen induces respiratory Th17-mediated broad serotype protection against pneumococcal superinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert F.J. Kullberg</w:t>
+                <w:t xml:space="preserve">Xue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osoul Chouchane</w:t>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Roelofs</w:t>
+                <w:t xml:space="preserve">Daphnée Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wil Goessens</w:t>
+                <w:t xml:space="preserve">Vinicius Alves Duarte da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1450486. </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (3), pp.304-314.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1450486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2024.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05340825v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04605118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive nasal administration of flagellin restores antimicrobial effect of gentamicin and protects against a multidrug-resistant strain of Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -1465,77 +1465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Baldry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,295 +1593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05340634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amoxicillin treatment of pneumococcal pneumonia impacts bone marrow neutrophil maturation and function.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunostimulatory Effect of Flagellin on MDR-Klebsiella-Infected Human Airway Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine van Linge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mondeme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+                <w:t xml:space="preserve">Katina Hulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Soulard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Beury</w:t>
+                <w:t xml:space="preserve">Hessel Peters-Sengers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil Goessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jleuko/qiad125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25010309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474406v1</w:t>
+                <w:t xml:space="preserve">hal-04462460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunostimulatory Effect of Flagellin on MDR-Klebsiella-Infected Human Airway Epithelial Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine van Linge</w:t>
+                <w:t xml:space="preserve">Amoxicillin treatment of pneumococcal pneumonia impacts bone marrow neutrophil maturation and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mondeme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katina Hulme</w:t>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hessel Peters-Sengers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wil Goessens</w:t>
+                <w:t xml:space="preserve">Delphine Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (1), pp.309. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Leukocyte Biology, 115 (3), pp.463-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25010309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jleuko/qiad125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462460v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Bacterial Infections with β-Lactams: Cooperation with Innate Immunity</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mondemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2148,77 +2148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselot Dewachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dénéréaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
@@ -2384,377 +2384,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Pharmacokinetic/Pharmacodynamic Analysis of the Combination of Amoxicillin and Monophosphoryl Lipid A Against S. pneumoniae in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Franck</w:t>
+                <w:t xml:space="preserve">Pablo Chamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Michelet</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian G. Wicha</w:t>
+                <w:t xml:space="preserve">Olivier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040469⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (4), pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258185v1</w:t>
+                <w:t xml:space="preserve">hal-03258174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+                <w:t xml:space="preserve">A Model-Based Pharmacokinetic/Pharmacodynamic Analysis of the Combination of Amoxicillin and Monophosphoryl Lipid A Against S. pneumoniae in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Chamero</w:t>
+                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Michel</w:t>
+                <w:t xml:space="preserve">Sebastian G. Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (4), pp.378-389. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258174v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biosynthetic Monophosphoryl Lipid A Enhances the Therapeutic Outcome of Antibiotic Therapy in Pneumococcal Pneumonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
@@ -2792,103 +2792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.601. </w:t>
@@ -2920,295 +2920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR-driven glycolysis governs induction of innate immune responses by bronchial epithelial cells exposed to the bacterial component flagellin</w:t>
+                <w:t xml:space="preserve">The Toll-Like Receptor 5 agonist flagellin prevents Non-typeable Haemophilus influenzae-induced infection in cigarette smoke-exposed mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ramirez-Moral</w:t>
+                <w:t xml:space="preserve">Magdiel Pérez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Yu</w:t>
+                <w:t xml:space="preserve">Bachirou Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Butler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. A. Otto</w:t>
+                <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00377-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258194v1</w:t>
+                <w:t xml:space="preserve">hal-03258191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toll-Like Receptor 5 agonist flagellin prevents Non-typeable Haemophilus influenzae-induced infection in cigarette smoke-exposed mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mTOR-driven glycolysis governs induction of innate immune responses by bronchial epithelial cells exposed to the bacterial component flagellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ramirez-Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdiel Pérez-Cruz</w:t>
+                <w:t xml:space="preserve">J. M. Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachirou Koné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+                <w:t xml:space="preserve">M. van Weeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tabareau</w:t>
+                <w:t xml:space="preserve">N. A. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.594-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00377-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258191v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronchial epithelial DNA methyltransferase 3b dampens pulmonary immune responses during Pseudomonas aeruginosa infection</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Van’t Veer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex F. de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), </w:t>
@@ -3590,628 +3590,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic gene-regulatory networks in the opportunistic human pathogen Streptococcus pneumoniae</w:t>
+                <w:t xml:space="preserve">The GM-CSF released by airway epithelial cells orchestrates the mucosal adjuvant activity of flagellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin A. Sorg</w:t>
+                <w:t xml:space="preserve">Aneesh Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gallay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Delphine Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan-Willem Veening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.ji2000746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258211v1</w:t>
+                <w:t xml:space="preserve">inserm-02957765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GM-CSF released by airway epithelial cells orchestrates the mucosal adjuvant activity of flagellin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic gene-regulatory networks in the opportunistic human pathogen Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin A. Sorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneesh Vijayan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Clement Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem Veening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (44), pp.27608-27619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1920015117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02957765v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Protection against Pertussis Induced by Live Attenuated Bordetella pertussis BPZE1 Depends on TLR4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recombinant flagellins with deletions in domains D1, D2, and D3: Characterization as novel immunoadjuvants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecher</w:t>
+                <w:t xml:space="preserve">Marina Elizabeth Biedma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+                <w:t xml:space="preserve">Andrés Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Ivičak-Kocjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1901102⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.652-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02398404v1</w:t>
+                <w:t xml:space="preserve">inserm-02078833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant flagellins with deletions in domains D1, D2, and D3: Characterization as novel immunoadjuvants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Tabareau</w:t>
+                <w:t xml:space="preserve">Early Protection against Pertussis Induced by Live Attenuated Bordetella pertussis BPZE1 Depends on TLR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mielcarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Rossi</w:t>
+                <w:t xml:space="preserve">Sophie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Ivičak-Kocjan</w:t>
+                <w:t xml:space="preserve">Xavier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.652-663. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.ji1901102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1901102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02078833v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02398404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid, simple and sensitive liquid chromatography tandem mass spectrometry assay to determine amoxicillin concentrations in biological matrix of little volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fuhrmann-Selter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.253-258. </w:t>
@@ -4395,77 +4395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Synergy Between Antibiotics and Pulmonary Toll-Like Receptor 5 Stimulation in Antibiotic-Sensitive or -Resistant Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,64 +4529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll‐like receptor 4 signaling in hematopoietic‐lineage cells contributes to the enhanced activity of the human vaccine adjuvant AS01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,295 +4657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02398403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Flt3-Ligand-dependent de novo generation of conventional dendritic cells during influenza infection contributes to respiratory bacterial superinfection</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranin Beshara</w:t>
+                <w:t xml:space="preserve">Fabien Bastaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daphnée Soulard</w:t>
+                <w:t xml:space="preserve">Saadé Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Fontaine</w:t>
+                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007360⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02078841v1</w:t>
+                <w:t xml:space="preserve">inserm-02078851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of Flt3-Ligand-dependent de novo generation of conventional dendritic cells during influenza infection contributes to respiratory bacterial superinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadé Kheir</w:t>
+                <w:t xml:space="preserve">Ranin Beshara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+                <w:t xml:space="preserve">Adeline Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.e1007360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02078851v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02078841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Hormone (GH) Deficient Mice With GHRH Gene Ablation Are Severely Deficient in Vaccine and Immune Responses Against Streptococcus pneumoniae</w:t>
               </w:r>
@@ -5065,64 +5065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin-Mediated Protection against Intestinal Yersinia pseudotuberculosis Infection Does Not Require Interleukin-22.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,278 +5193,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01529315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Bacterial CpG DNA Protects from Airway Allergic Inflammation by Expanding Regulatory Lung Interstitial Macrophages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compartmentalized Antimicrobial Defenses in Response to Flagellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneesh Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabatel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Rumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2017.02.016⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.143 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01529380v1</w:t>
+                <w:t xml:space="preserve">inserm-01671191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized Antimicrobial Defenses in Response to Flagellin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aneesh Vijayan</w:t>
+                <w:t xml:space="preserve">Exposure to Bacterial CpG DNA Protects from Airway Allergic Inflammation by Expanding Regulatory Lung Interstitial Macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Radermecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fievez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Paulissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rumbo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetoslav Chakarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.143 - 153. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.457-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01671191v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01529380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Treatment with Lactate Prevents Intestinal Inflammation in the TNBS-Induced Colitis Model.</w:t>
               </w:r>
@@ -5610,77 +5610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analía Rial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.1167-77. </w:t>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina van Opdenbosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieselotte Vande Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirumala-Devi Kanneganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6114,338 +6114,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01182904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Toll-like receptor 5-mediated activation of conventional dendritic cells promotes the mucosal adjuvant activity of flagellin in the respiratory tract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">A toll-like receptor 5 agonist improves the efficacy of antibiotics in the treatment of primary and influenza-associated pneumococcal mouse infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Hot</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.05.022⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (10), pp.6064-6072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01210-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01182907v1</w:t>
+                <w:t xml:space="preserve">inserm-01182908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toll-like receptor 5 agonist improves the efficacy of antibiotics in the treatment of primary and influenza-associated pneumococcal mouse infections.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Indirect Toll-like receptor 5-mediated activation of conventional dendritic cells promotes the mucosal adjuvant activity of flagellin in the respiratory tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Georgel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Songhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (10), pp.6064-6072. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (29), pp.3331-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01210-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01182908v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01182907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway structural cells regulate TLR5-mediated mucosal adjuvant activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6682,51 +6682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoyan Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Renneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidase deficient mice develop colitis and bacteremia upon infection with normally avirulent, TTSS-1- and TTSS-2-deficient Salmonella Typhimurium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boas Felmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Songhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Marie Caroline Slack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,351 +6918,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00925654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adjuvant activity of alphavirus replicons is enhanced by incorporating the microbial molecule flagellin into the replicon.</w:t>
+                <w:t xml:space="preserve">Toll-like receptor 4 orchestrates neutrophil recruitment into airways during the first hours of Bordetella pertussis infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria L. Knudsen</w:t>
+                <w:t xml:space="preserve">Griselda Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Errea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel X. Johansson</w:t>
+                <w:t xml:space="preserve">Roy Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Kostic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karin Tegerstedt</w:t>
+                <w:t xml:space="preserve">Hélène Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065964⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10-11), pp.708-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00925649v1</w:t>
+                <w:t xml:space="preserve">inserm-00925669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 4 orchestrates neutrophil recruitment into airways during the first hours of Bordetella pertussis infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adjuvant activity of alphavirus replicons is enhanced by incorporating the microbial molecule flagellin into the replicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L. Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel X. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griselda Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
+                <w:t xml:space="preserve">Linda Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Roberts</w:t>
+                <w:t xml:space="preserve">Eva K. L. Nordström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Léger</w:t>
+                <w:t xml:space="preserve">Karin Tegerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (10-11), pp.708-18. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925669v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic mouse model harboring the transcriptional fusion ccl20-luciferase as a novel reporter of pro-inflammatory response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Crispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,51 +7378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Pellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 217 (4), pp.420-9. </w:t>
@@ -7485,90 +7485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role for respiratory CD103(+) dendritic cells, IFN-γ, and IL-17 in protection against Streptococcus pneumoniae infection in response to α-galactosylceramide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoyan Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Macho Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 206 (5), pp.723-34. </w:t>
@@ -7887,90 +7887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal administration of flagellin protects mice from Streptococcus pneumoniae lung infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analia Rial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (10), pp.4226-4233. </w:t>
@@ -8008,90 +8008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR5 signaling stimulates the innate production of IL-17 and IL-22 by CD3(neg)CD127+ immune cells in spleen and mucosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Songhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8276,90 +8276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A/F-signaling does not contribute to the initial phase of mucosal inflammation triggered by S. Typhimurium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Songhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manja Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till A Röhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8410,51 +8410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll-like receptor 5- and lymphotoxin beta receptor-dependent epithelial Ccl20 expression involves the same NF-kappaB binding site but distinct NF-kappaB pathways and dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Didierlaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1789 (5), pp.386-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8553,51 +8553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioresistant cells expressing TLR5 control the respiratory epithelium's innate immune responses to flagellin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aizhen Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa A. Lasaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Kraehenbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9066,278 +9066,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00177727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key role of dendritic cells in probiotic functionality.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nod-like receptors: cytosolic watchdogs for immunity against pathogens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Foligne</w:t>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Zoumpopoulou</w:t>
+                <w:t xml:space="preserve">Rodrigue Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Dewulf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000313⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (12), pp.e152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00177781v1</w:t>
+                <w:t xml:space="preserve">inserm-00223906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod-like receptors: cytosolic watchdogs for immunity against pathogens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+                <w:t xml:space="preserve">A key role of dendritic cells in probiotic functionality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zoumpopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vignal</w:t>
+                <w:t xml:space="preserve">Joelle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Dessein</w:t>
+                <w:t xml:space="preserve">Amena Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (12), pp.e152. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (3), pp.e313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00223906v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00177781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed expansion and contraction of CD8+ T cell response during infection with virulent Salmonella typhimurium.</w:t>
               </w:r>
@@ -9457,51 +9457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-specific TLR signaling in mucosa: mutual contribution of microbial TLR agonists and virulence factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Bayardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,90 +9695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal interplay among commensal and pathogenic bacteria: lessons from flagellin and Toll-like receptor 5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Kraehenbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 580 (12), pp.2976-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9864,51 +9864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.191-201. </w:t>
@@ -9940,291 +9940,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00000041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized distribution of inducible nitric oxide synthase regulates activity in intestinal epithelial cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rumbo</w:t>
+                <w:t xml:space="preserve">Innate and acquired plasticity of the intestinal immune system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Didierlaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courjault-Gautier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Michel Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Felley-Bosco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2004.04484.x⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (12), pp.1285-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-005-5032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000045v1</w:t>
+                <w:t xml:space="preserve">inserm-00000044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate and acquired plasticity of the intestinal immune system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Didierlaurent</w:t>
+                <w:t xml:space="preserve">Polarized distribution of inducible nitric oxide synthase regulates activity in intestinal epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courjault-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Simonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+                <w:t xml:space="preserve">Emanuela Felley-Bosco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (12), pp.1285-7. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (2), pp.444-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-005-5032-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2004.04484.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000044v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the gut links innate and adaptive immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Anderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10320,273 +10320,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00223904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of pathogenic bacteria with rabbit appendix M cells: bacterial motility is a key feature in vivo</w:t>
+                <w:t xml:space="preserve">Bacterial flagellins: mediators of pathogenicity and host immune responses in mucosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marchetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kerneis</w:t>
+                <w:t xml:space="preserve">Hugo Cruz Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2004.02.009⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (11), pp.509-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675770v1</w:t>
+                <w:t xml:space="preserve">inserm-00000046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial flagellins: mediators of pathogenicity and host immune responses in mucosa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+                <w:t xml:space="preserve">Interaction of pathogenic bacteria with rabbit appendix M cells: bacterial motility is a key feature in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sansonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (6), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2004.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2004.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10662,51 +10662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC9E9DEB"/>
+    <w:nsid w:val="FEEC0E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10893,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-sirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124317901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218456709" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359647442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N&#233;grier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lannoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berneron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacqueu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-004441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrich Wakeford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1530166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matarazzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.11.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Negrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacqueu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Gibson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Veening" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine van Linge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F.J. Kullberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoul Chouchane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Roelofs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Goessens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1450486" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01361-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mondeme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Soulard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Peters-Sengers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondem&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00503-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Minhas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Domenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Synefiaridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brendel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot Dewachter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;n&#233;r&#233;az" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G. Wicha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040469" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03288018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramirez-Moral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Weeghel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Otto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00377-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Kon&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tabareau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236216" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhai Qin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe Brands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van&#8217;t Veer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. de Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kammoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coutte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Debrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mielcarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Sorg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gallay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920015117" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02957765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesh Vijayan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fougeron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elizabeth Biedma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rossi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Ivi&#269;ak-Kocjan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.12.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fuhrmann-Selter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.03.098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHW8Q2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Georgel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Piccioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Beshara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007360" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078849v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Farhat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Bodart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charlet-Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutschen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Radermecker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Paulissen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Chakarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.02.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.10.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Iraporda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Romanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A Bengoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina J Errea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Rial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Errea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goubard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02339-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina van Opdenbosch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselotte Vande Walle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumala-Devi Kanneganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417945112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Songhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.05.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01210-15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Didierlaurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.66" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piris-Gimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moya-Nilges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boas Felmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Marie Caroline Slack" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077204" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925649v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Knudsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kostic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. L. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tegerstedt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065964" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Moreno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Roberts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Crispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078447" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1D20G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Macho Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Heusch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriana Orabona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eberl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040878" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Endt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Stecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Slack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munoz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marqu&#233;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Rial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00224-10" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.11.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Barthel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till A R&#246;hn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sierro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2009.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nempont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villeret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.181.3.2036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00227540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulding" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Patel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Snelgrove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Low" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070891" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhen Guo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Lasaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kraehenbuhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Schifferli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/000331-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177781v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zoumpopoulou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dewulf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Ben Younes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000313" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223906v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030152" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Luu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Gurnani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Dudani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Kammara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Faassen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Bayardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535777" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Brissoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Aebi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Tardivel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.3.735-742.2006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00071278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.036" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courjault-Gautier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Felley-Bosco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2004.04484.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000044v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5032-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anderle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1309.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MV21MCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000046v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.09.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-sirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124317901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218456709" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359647442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matarazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrich Wakeford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1530166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N&#233;grier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacqueu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-004441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Negrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacqueu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine van Linge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F.J. Kullberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoul Chouchane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Roelofs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Goessens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1450486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Veening" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01361-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hulme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Peters-Sengers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mondeme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondem&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00503-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Minhas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Domenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Synefiaridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brendel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot Dewachter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;n&#233;r&#233;az" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G. Wicha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040469" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03288018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Kon&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tabareau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramirez-Moral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Weeghel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Otto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00377-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhai Qin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe Brands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van&#8217;t Veer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. de Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kammoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coutte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Debrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mielcarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02957765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesh Vijayan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fougeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Sorg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gallay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920015117" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elizabeth Biedma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Ivi&#269;ak-Kocjan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fuhrmann-Selter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.03.098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHW8Q2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Georgel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Piccioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Beshara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007360" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078849v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Farhat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Bodart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charlet-Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutschen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumbo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.10.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabatel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Radermecker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Paulissen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Chakarov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Iraporda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Romanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A Bengoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina J Errea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Rial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Errea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goubard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02339-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina van Opdenbosch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselotte Vande Walle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumala-Devi Kanneganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417945112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01210-15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Songhet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.05.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Didierlaurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.66" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piris-Gimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moya-Nilges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boas Felmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Marie Caroline Slack" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077204" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Moreno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Roberts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925649v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Knudsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kostic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. L. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tegerstedt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065964" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Crispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078447" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1D20G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Macho Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Heusch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriana Orabona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eberl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040878" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Endt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Stecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Slack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munoz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marqu&#233;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Rial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00224-10" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.11.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Barthel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till A R&#246;hn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sierro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2009.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nempont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villeret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.181.3.2036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00227540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulding" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Patel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Snelgrove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Low" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070891" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhen Guo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Lasaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kraehenbuhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Schifferli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/000331-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030152" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zoumpopoulou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dewulf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Ben Younes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000313" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Luu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Gurnani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Dudani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Kammara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Faassen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Bayardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535777" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Brissoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Aebi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Tardivel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.3.735-742.2006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00071278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.036" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000044v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5032-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000045v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courjault-Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Felley-Bosco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2004.04484.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anderle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1309.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MV21MCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Ramos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.09.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>