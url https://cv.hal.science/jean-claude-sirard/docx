--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2384,563 +2384,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Chamero</w:t>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Michel</w:t>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13050601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258174v1</w:t>
+                <w:t xml:space="preserve">hal-03215662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Pharmacokinetic/Pharmacodynamic Analysis of the Combination of Amoxicillin and Monophosphoryl Lipid A Against S. pneumoniae in Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Michelet</w:t>
+                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
+                <w:t xml:space="preserve">Pablo Chamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian G. Wicha</w:t>
+                <w:t xml:space="preserve">Olivier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (4), pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258185v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biosynthetic Monophosphoryl Lipid A Enhances the Therapeutic Outcome of Antibiotic Therapy in Pneumococcal Pneumonia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A Model-Based Pharmacokinetic/Pharmacodynamic Analysis of the Combination of Amoxicillin and Monophosphoryl Lipid A Against S. pneumoniae in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Michelet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian G. Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00176⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03288018v1</w:t>
+                <w:t xml:space="preserve">hal-03258185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The Biosynthetic Monophosphoryl Lipid A Enhances the Therapeutic Outcome of Antibiotic Therapy in Pneumococcal Pneumonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Matarazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.601. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13050601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215662v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03288018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Toll-Like Receptor 5 agonist flagellin prevents Non-typeable Haemophilus influenzae-induced infection in cigarette smoke-exposed mice</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Van’t Veer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex F. de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), </w:t>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.ji2000746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem Veening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.ji1901102. </w:t>
@@ -4115,103 +4115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid, simple and sensitive liquid chromatography tandem mass spectrometry assay to determine amoxicillin concentrations in biological matrix of little volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fuhrmann-Selter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.253-258. </w:t>
@@ -4408,51 +4408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Synergy Between Antibiotics and Pulmonary Toll-Like Receptor 5 Stimulation in Antibiotic-Sensitive or -Resistant Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,278 +5059,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02078849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin-Mediated Protection against Intestinal Yersinia pseudotuberculosis Infection Does Not Require Interleukin-22.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
+                <w:t xml:space="preserve">Compartmentalized Antimicrobial Defenses in Response to Flagellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneesh Vijayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Rumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00806-16⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.143 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01529315v1</w:t>
+                <w:t xml:space="preserve">inserm-01671191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized Antimicrobial Defenses in Response to Flagellin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aneesh Vijayan</w:t>
+                <w:t xml:space="preserve">Flagellin-Mediated Protection against Intestinal Yersinia pseudotuberculosis Infection Does Not Require Interleukin-22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rumbo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Dumoutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.143 - 153. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (2), pp.e00806-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00806-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01671191v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01529315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Bacterial CpG DNA Protects from Airway Allergic Inflammation by Expanding Regulatory Lung Interstitial Macrophages.</w:t>
               </w:r>
@@ -5584,51 +5584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublingual flagellin protects against acute pneumococcal pneumonia in a TLR5-dependent and NLRC4-independent fashion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analía Rial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,295 +6918,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00925654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 4 orchestrates neutrophil recruitment into airways during the first hours of Bordetella pertussis infection.</w:t>
+                <w:t xml:space="preserve">The adjuvant activity of alphavirus replicons is enhanced by incorporating the microbial molecule flagellin into the replicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griselda Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
+                <w:t xml:space="preserve">Maria L. Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Roberts</w:t>
+                <w:t xml:space="preserve">Daniel X. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Léger</w:t>
+                <w:t xml:space="preserve">Linda Kostic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva K. L. Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Tegerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00925669v1</w:t>
+                <w:t xml:space="preserve">inserm-00925649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adjuvant activity of alphavirus replicons is enhanced by incorporating the microbial molecule flagellin into the replicon.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-like receptor 4 orchestrates neutrophil recruitment into airways during the first hours of Bordetella pertussis infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Kostic</w:t>
+                <w:t xml:space="preserve">Griselda Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Errea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva K. L. Nordström</w:t>
+                <w:t xml:space="preserve">Roy Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Tegerstedt</w:t>
+                <w:t xml:space="preserve">Hélène Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65964. </w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10-11), pp.708-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925649v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic mouse model harboring the transcriptional fusion ccl20-luciferase as a novel reporter of pro-inflammatory response.</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-22 is produced by γC-independent CD25+ CCR6+ innate murine spleen cells upon inflammatory stimuli and contributes to LPS-induced lethality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali de Heusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,295 +7868,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00520162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal administration of flagellin protects mice from Streptococcus pneumoniae lung infection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TLR5 signaling stimulates the innate production of IL-17 and IL-22 by CD3(neg)CD127+ immune cells in spleen and mucosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Songhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00224-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (2), pp.1177-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00520159v1</w:t>
+                <w:t xml:space="preserve">inserm-00495564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR5 signaling stimulates the innate production of IL-17 and IL-22 by CD3(neg)CD127+ immune cells in spleen and mucosa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucosal administration of flagellin protects mice from Streptococcus pneumoniae lung infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Dumoutier</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analia Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 185 (2), pp.1177-85. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (10), pp.4226-4233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00224-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00495564v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00520159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scavenger receptors SRA-1 and SREC-I cooperate with TLR2 in the recognition of the hepatitis C virus non-structural protein 3 by dendritic cells</w:t>
               </w:r>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1789 (5), pp.386-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal interplay among commensal and pathogenic bacteria: lessons from flagellin and Toll-like receptor 5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9864,51 +9864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A. Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.191-201. </w:t>
@@ -10050,51 +10050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized distribution of inducible nitric oxide synthase regulates activity in intestinal epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courjault-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10180,51 +10180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the gut links innate and adaptive immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Anderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10339,51 +10339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial flagellins: mediators of pathogenicity and host immune responses in mucosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cruz Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10443,51 +10443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of pathogenic bacteria with rabbit appendix M cells: bacterial motility is a key feature in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sansonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10662,51 +10662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEEC0E78"/>
+    <w:nsid w:val="6D7772C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10893,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-sirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124317901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218456709" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359647442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matarazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrich Wakeford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1530166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N&#233;grier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacqueu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-004441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Negrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacqueu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine van Linge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F.J. Kullberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoul Chouchane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Roelofs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Goessens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1450486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Veening" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01361-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hulme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Peters-Sengers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mondeme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondem&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00503-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Minhas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Domenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Synefiaridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brendel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot Dewachter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;n&#233;r&#233;az" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G. Wicha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040469" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03288018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Kon&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tabareau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramirez-Moral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Weeghel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Otto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00377-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhai Qin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe Brands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van&#8217;t Veer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. de Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kammoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coutte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Debrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mielcarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02957765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesh Vijayan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fougeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Sorg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gallay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920015117" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elizabeth Biedma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Ivi&#269;ak-Kocjan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fuhrmann-Selter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.03.098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHW8Q2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Georgel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Piccioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Beshara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007360" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078849v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Farhat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Bodart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charlet-Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutschen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumbo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.10.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabatel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Radermecker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Paulissen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Chakarov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Iraporda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Romanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A Bengoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina J Errea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Rial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Errea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goubard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02339-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina van Opdenbosch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselotte Vande Walle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumala-Devi Kanneganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417945112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01210-15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Songhet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.05.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Didierlaurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.66" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piris-Gimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moya-Nilges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boas Felmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Marie Caroline Slack" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077204" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Moreno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Roberts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925649v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Knudsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kostic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. L. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tegerstedt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065964" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Crispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078447" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1D20G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Macho Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Heusch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriana Orabona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eberl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040878" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Endt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Stecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Slack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munoz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marqu&#233;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Rial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00224-10" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.11.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Barthel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till A R&#246;hn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sierro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2009.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nempont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villeret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.181.3.2036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00227540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulding" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Patel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Snelgrove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Low" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070891" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhen Guo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Lasaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kraehenbuhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Schifferli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/000331-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030152" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zoumpopoulou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dewulf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Ben Younes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000313" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Luu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Gurnani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Dudani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Kammara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Faassen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Bayardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535777" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Brissoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Aebi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Tardivel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.3.735-742.2006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00071278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.036" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000044v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5032-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000045v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courjault-Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Felley-Bosco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2004.04484.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anderle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1309.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MV21MCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Ramos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.09.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-sirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124317901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218456709" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359647442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matarazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrich Wakeford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1530166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N&#233;grier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacqueu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-004441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Negrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacqueu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine van Linge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F.J. Kullberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoul Chouchane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Roelofs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Goessens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1450486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Veening" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01361-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hulme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Peters-Sengers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mondeme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondem&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00503-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Minhas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Domenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Synefiaridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brendel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot Dewachter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;n&#233;r&#233;az" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G. Wicha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040469" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03288018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00176" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Kon&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tabareau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramirez-Moral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Weeghel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Otto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00377-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhai Qin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe Brands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van&#8217;t Veer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. de Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kammoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coutte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Debrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mielcarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02957765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesh Vijayan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fougeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Sorg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gallay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920015117" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elizabeth Biedma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Ivi&#269;ak-Kocjan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fuhrmann-Selter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.03.098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHW8Q2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Georgel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Piccioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Beshara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007360" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078849v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Farhat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Bodart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charlet-Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutschen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumbo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.10.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabatel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Radermecker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Paulissen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Chakarov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Iraporda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Romanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A Bengoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina J Errea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Rial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Errea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goubard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02339-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina van Opdenbosch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselotte Vande Walle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumala-Devi Kanneganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417945112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01210-15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Songhet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.05.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Didierlaurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.66" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piris-Gimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moya-Nilges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boas Felmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Marie Caroline Slack" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077204" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925649v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Knudsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kostic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. L. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tegerstedt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065964" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Moreno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Roberts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Crispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078447" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1D20G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Macho Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Heusch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriana Orabona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eberl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040878" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Endt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Stecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Slack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000115" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marqu&#233;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Rial" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00224-10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.11.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Barthel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till A R&#246;hn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sierro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2009.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nempont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villeret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.181.3.2036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00227540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulding" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Patel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Snelgrove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Low" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070891" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhen Guo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Lasaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kraehenbuhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Schifferli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/000331-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030152" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zoumpopoulou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dewulf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Ben Younes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000313" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Luu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Gurnani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Dudani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Kammara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Faassen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Bayardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535777" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Brissoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Aebi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Tardivel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.3.735-742.2006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00071278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.036" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000044v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5032-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000045v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courjault-Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Felley-Bosco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2004.04484.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anderle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1309.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MV21MCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Ramos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.09.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>