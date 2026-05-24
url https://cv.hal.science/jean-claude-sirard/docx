--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -655,295 +655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
+                <w:t xml:space="preserve">Physicochemical stability of a polysorbate-80-containing solvent compounded in the hospital pharmacy and used to reconstitute a biologic for nebulisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Baldry</w:t>
+                <w:t xml:space="preserve">Laura Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+                <w:t xml:space="preserve">C. Berneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Ruuls</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+                <w:t xml:space="preserve">L. Pacqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Eur J Hosp Pharm, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-004441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390732v1</w:t>
+                <w:t xml:space="preserve">hal-05043532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical stability of a polysorbate-80-containing solvent compounded in the hospital pharmacy and used to reconstitute a biologic for nebulisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Negrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Lannoy</w:t>
+                <w:t xml:space="preserve">Lisette Ruuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berneron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pacqueu</w:t>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-004441⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.114218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043532v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical adjunctive treatment with flagellin augments pulmonary neutrophil responses and reduces bacterial dissemination in multidrug-resistant K. pneumoniae infection</w:t>
               </w:r>
@@ -1465,77 +1465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted delivery of flagellin by nebulization offers optimized respiratory immunity and defense against pneumococcal pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Baldry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amoxicillin treatment of pneumococcal pneumonia impacts bone marrow neutrophil maturation and function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Mondeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,831 +2384,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Michelet</w:t>
+                <w:t xml:space="preserve">Pablo Chamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Ursino</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
+                <w:t xml:space="preserve">Olivier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13050601⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (4), pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215662v1</w:t>
+                <w:t xml:space="preserve">hal-03258174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+                <w:t xml:space="preserve">A Model-Based Pharmacokinetic/Pharmacodynamic Analysis of the Combination of Amoxicillin and Monophosphoryl Lipid A Against S. pneumoniae in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Chamero</w:t>
+                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Michel</w:t>
+                <w:t xml:space="preserve">Sebastian G. Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (4), pp.378-389. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258174v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Pharmacokinetic/Pharmacodynamic Analysis of the Combination of Amoxicillin and Monophosphoryl Lipid A Against S. pneumoniae in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The Biosynthetic Monophosphoryl Lipid A Enhances the Therapeutic Outcome of Antibiotic Therapy in Pneumococcal Pneumonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Matarazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian G. Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040469⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258185v1</w:t>
+                <w:t xml:space="preserve">inserm-03288018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biosynthetic Monophosphoryl Lipid A Enhances the Therapeutic Outcome of Antibiotic Therapy in Pneumococcal Pneumonia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13050601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03288018v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toll-Like Receptor 5 agonist flagellin prevents Non-typeable Haemophilus influenzae-induced infection in cigarette smoke-exposed mice</w:t>
+                <w:t xml:space="preserve">mTOR-driven glycolysis governs induction of innate immune responses by bronchial epithelial cells exposed to the bacterial component flagellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdiel Pérez-Cruz</w:t>
+                <w:t xml:space="preserve">I. Ramirez-Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachirou Koné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+                <w:t xml:space="preserve">X. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tabareau</w:t>
+                <w:t xml:space="preserve">J. M. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Weeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236216⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.594-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00377-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258191v1</w:t>
+                <w:t xml:space="preserve">hal-03258194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR-driven glycolysis governs induction of innate immune responses by bronchial epithelial cells exposed to the bacterial component flagellin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Toll-Like Receptor 5 agonist flagellin prevents Non-typeable Haemophilus influenzae-induced infection in cigarette smoke-exposed mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Butler</w:t>
+                <w:t xml:space="preserve">Magdiel Pérez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Weeghel</w:t>
+                <w:t xml:space="preserve">Bachirou Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. Otto</w:t>
+                <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.594-604. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00377-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258194v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronchial epithelial DNA methyltransferase 3b dampens pulmonary immune responses during Pseudomonas aeruginosa infection</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Van’t Veer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex F. de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), </w:t>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.ji2000746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem Veening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,51 +3873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Elizabeth Biedma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.ji1901102. </w:t>
@@ -4115,103 +4115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid, simple and sensitive liquid chromatography tandem mass spectrometry assay to determine amoxicillin concentrations in biological matrix of little volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fuhrmann-Selter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.253-258. </w:t>
@@ -4408,51 +4408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Synergy Between Antibiotics and Pulmonary Toll-Like Receptor 5 Stimulation in Antibiotic-Sensitive or -Resistant Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analía Rial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6114,295 +6114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01182904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toll-like receptor 5 agonist improves the efficacy of antibiotics in the treatment of primary and influenza-associated pneumococcal mouse infections.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect Toll-like receptor 5-mediated activation of conventional dendritic cells promotes the mucosal adjuvant activity of flagellin in the respiratory tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Georgel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Songhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01210-15⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (29), pp.3331-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01182908v1</w:t>
+                <w:t xml:space="preserve">inserm-01182907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Toll-like receptor 5-mediated activation of conventional dendritic cells promotes the mucosal adjuvant activity of flagellin in the respiratory tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A toll-like receptor 5 agonist improves the efficacy of antibiotics in the treatment of primary and influenza-associated pneumococcal mouse infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Hot</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (29), pp.3331-41. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (10), pp.6064-6072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01210-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01182907v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01182908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway structural cells regulate TLR5-mediated mucosal adjuvant activity.</w:t>
               </w:r>
@@ -6784,429 +6784,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00926618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH oxidase deficient mice develop colitis and bacteremia upon infection with normally avirulent, TTSS-1- and TTSS-2-deficient Salmonella Typhimurium.</w:t>
+                <w:t xml:space="preserve">The adjuvant activity of alphavirus replicons is enhanced by incorporating the microbial molecule flagellin into the replicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boas Felmy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Songhet</w:t>
+                <w:t xml:space="preserve">Maria L. Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Marie Caroline Slack</w:t>
+                <w:t xml:space="preserve">Daniel X. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas J. Müller</w:t>
+                <w:t xml:space="preserve">Linda Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Kremer</w:t>
+                <w:t xml:space="preserve">Eva K. L. Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Tegerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077204⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00925654v1</w:t>
+                <w:t xml:space="preserve">inserm-00925649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adjuvant activity of alphavirus replicons is enhanced by incorporating the microbial molecule flagellin into the replicon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-like receptor 4 orchestrates neutrophil recruitment into airways during the first hours of Bordetella pertussis infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel X. Johansson</w:t>
+                <w:t xml:space="preserve">Griselda Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Errea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Kostic</w:t>
+                <w:t xml:space="preserve">Roy Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva K. L. Nordström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Tegerstedt</w:t>
+                <w:t xml:space="preserve">Hélène Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065964⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10-11), pp.708-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925649v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 4 orchestrates neutrophil recruitment into airways during the first hours of Bordetella pertussis infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NADPH oxidase deficient mice develop colitis and bacteremia upon infection with normally avirulent, TTSS-1- and TTSS-2-deficient Salmonella Typhimurium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boas Felmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Songhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griselda Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
+                <w:t xml:space="preserve">Emma Marie Caroline Slack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Roberts</w:t>
+                <w:t xml:space="preserve">Andreas J. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Léger</w:t>
+                <w:t xml:space="preserve">Marcus Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (10-11), pp.708-18. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2013.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925669v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic mouse model harboring the transcriptional fusion ccl20-luciferase as a novel reporter of pro-inflammatory response.</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Crispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,295 +7868,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00520162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR5 signaling stimulates the innate production of IL-17 and IL-22 by CD3(neg)CD127+ immune cells in spleen and mucosa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucosal administration of flagellin protects mice from Streptococcus pneumoniae lung infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Dumoutier</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analia Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000115⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (10), pp.4226-4233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00224-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00495564v1</w:t>
+                <w:t xml:space="preserve">inserm-00520159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal administration of flagellin protects mice from Streptococcus pneumoniae lung infection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TLR5 signaling stimulates the innate production of IL-17 and IL-22 by CD3(neg)CD127+ immune cells in spleen and mucosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Songhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78 (10), pp.4226-4233. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (2), pp.1177-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00224-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00520159v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00495564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scavenger receptors SRA-1 and SREC-I cooperate with TLR2 in the recognition of the hepatitis C virus non-structural protein 3 by dendritic cells</w:t>
               </w:r>
@@ -8276,51 +8276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A/F-signaling does not contribute to the initial phase of mucosal inflammation triggered by S. Typhimurium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Songhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manja Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9066,278 +9066,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00177727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod-like receptors: cytosolic watchdogs for immunity against pathogens.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A key role of dendritic cells in probiotic functionality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vignal</w:t>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Dessein</w:t>
+                <w:t xml:space="preserve">Georgia Zoumpopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joelle Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amena Ben Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030152⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (3), pp.e313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00223906v1</w:t>
+                <w:t xml:space="preserve">inserm-00177781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key role of dendritic cells in probiotic functionality.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zoumpopoulou</w:t>
+                <w:t xml:space="preserve">Nod-like receptors: cytosolic watchdogs for immunity against pathogens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Dewulf</w:t>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amena Ben Younes</w:t>
+                <w:t xml:space="preserve">Rodrigue Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chareyre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (3), pp.e313. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (12), pp.e152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00177781v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00223906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed expansion and contraction of CD8+ T cell response during infection with virulent Salmonella typhimurium.</w:t>
               </w:r>
@@ -9689,278 +9689,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00000043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal interplay among commensal and pathogenic bacteria: lessons from flagellin and Toll-like receptor 5.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dendritic cells rapidly recruited into epithelial tissues via CCR6/CCL20 are responsible for CD8+ T cell crosspriming in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Etchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.04.036⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2006.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00071278v1</w:t>
+                <w:t xml:space="preserve">inserm-00000041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cells rapidly recruited into epithelial tissues via CCR6/CCL20 are responsible for CD8+ T cell crosspriming in vivo.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucosal interplay among commensal and pathogenic bacteria: lessons from flagellin and Toll-like receptor 5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Kraehenbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24, pp.191-201. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580 (12), pp.2976-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2006.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000041v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00071278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate and acquired plasticity of the intestinal immune system.</w:t>
               </w:r>
@@ -10320,273 +10320,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00223904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial flagellins: mediators of pathogenicity and host immune responses in mucosa.</w:t>
+                <w:t xml:space="preserve">Interaction of pathogenic bacteria with rabbit appendix M cells: bacterial motility is a key feature in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cruz Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sansonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2004.09.002⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (6), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2004.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000046v1</w:t>
+                <w:t xml:space="preserve">hal-02675770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of pathogenic bacteria with rabbit appendix M cells: bacterial motility is a key feature in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kerneis</w:t>
+                <w:t xml:space="preserve">Bacterial flagellins: mediators of pathogenicity and host immune responses in mucosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cruz Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2004.02.009⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (11), pp.509-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675770v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10662,51 +10662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D7772C7"/>
+    <w:nsid w:val="D9FB9031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10893,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-sirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124317901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218456709" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359647442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matarazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrich Wakeford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1530166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N&#233;grier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacqueu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-004441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Negrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacqueu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine van Linge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F.J. Kullberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoul Chouchane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Roelofs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Goessens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1450486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Veening" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01361-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hulme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Peters-Sengers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mondeme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondem&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00503-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Minhas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Domenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Synefiaridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brendel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot Dewachter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;n&#233;r&#233;az" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G. Wicha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040469" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03288018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00176" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Kon&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tabareau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramirez-Moral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Butler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Weeghel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Otto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00377-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhai Qin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe Brands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van&#8217;t Veer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. de Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kammoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coutte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Debrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mielcarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02957765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesh Vijayan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fougeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Sorg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gallay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920015117" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elizabeth Biedma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Ivi&#269;ak-Kocjan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fuhrmann-Selter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.03.098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHW8Q2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Georgel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Piccioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Beshara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007360" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078849v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Farhat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Bodart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charlet-Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutschen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumbo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.10.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabatel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Radermecker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Paulissen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Chakarov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Iraporda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Romanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A Bengoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina J Errea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Rial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Errea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goubard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02339-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina van Opdenbosch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselotte Vande Walle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumala-Devi Kanneganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417945112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01210-15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Songhet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.05.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Didierlaurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.66" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piris-Gimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moya-Nilges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boas Felmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Marie Caroline Slack" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077204" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925649v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Knudsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kostic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. L. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tegerstedt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065964" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Moreno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Roberts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Crispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078447" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1D20G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Macho Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Heusch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriana Orabona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eberl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040878" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Endt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Stecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Slack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000115" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marqu&#233;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Rial" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00224-10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.11.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Barthel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till A R&#246;hn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sierro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2009.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nempont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villeret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.181.3.2036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00227540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulding" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Patel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Snelgrove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Low" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070891" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhen Guo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Lasaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kraehenbuhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Schifferli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/000331-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223906v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030152" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zoumpopoulou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dewulf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Ben Younes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000313" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Luu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Gurnani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Dudani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Kammara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Faassen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Bayardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535777" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Brissoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Aebi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Tardivel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.3.735-742.2006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00071278v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.036" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000044v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5032-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000045v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courjault-Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Felley-Bosco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2004.04484.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anderle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1309.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MV21MCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Ramos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.09.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-claude-sirard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9854-4652" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124317901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218456709" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359647442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-5932-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matarazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrich Wakeford" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1530166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N&#233;grier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacqueu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-004441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05043532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Negrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacqueu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine van Linge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F.J. Kullberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osoul Chouchane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Roelofs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Goessens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1450486" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Veening" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04605118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Soulard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Duarte da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2024.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01361-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05340634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00866-24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hulme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Peters-Sengers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mondeme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiad125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondem&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00503-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Minhas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Domenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Synefiaridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brendel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot Dewachter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;n&#233;r&#233;az" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G. Wicha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040469" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03288018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00176" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramirez-Moral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Butler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Weeghel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Otto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00377-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Kon&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tabareau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236216" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhai Qin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe Brands" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van&#8217;t Veer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F. de Vos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009491" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cipcic Paljetak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/immunohorizons.2000095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kammoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coutte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Debrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mielcarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02957765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneesh Vijayan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fougeron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Sorg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gallay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920015117" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elizabeth Biedma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Ivi&#269;ak-Kocjan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fuhrmann-Selter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Joseph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.03.098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHW8Q2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Georgel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.05.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02144080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Piccioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranin Beshara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007360" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078849v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Farhat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Bodart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charlet-Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutschen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01671191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumbo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.10.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabatel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Radermecker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Paulissen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Chakarov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2017.02.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Iraporda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Romanin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A Bengoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina J Errea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Rial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Errea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kluza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163694" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Goubard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lo&#239;ez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.02339-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina van Opdenbosch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselotte Vande Walle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumala-Devi Kanneganti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417945112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Songhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.05.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01182908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01210-15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Janot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Didierlaurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.66" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Piris-Gimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moya-Nilges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jouvion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis686" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barthelemy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02943-12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Knudsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kostic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. L. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tegerstedt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065964" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Moreno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Roberts" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925654v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boas Felmy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Marie Caroline Slack" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. M&#252;ller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kremer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077204" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Crispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078447" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pellay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1D20G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Macho Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Heusch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriana Orabona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Satoh-Takayama" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eberl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040878" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Endt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Stecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Slack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001097" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00520159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Munoz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marqu&#233;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Rial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00224-10" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000115" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.11.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Barthel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till A R&#246;hn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013804" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sierro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2009.03.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noulin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Fick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200838907" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00309796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nempont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villeret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.181.3.2036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00227540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulding" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Patel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Snelgrove" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Low" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070891" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizhen Guo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A. Lasaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kraehenbuhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter M. Schifferli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/000331-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177781v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zoumpopoulou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dewulf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Ben Younes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000313" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223906v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030152" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00177783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Luu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komal Gurnani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Dudani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopal Kammara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Faassen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1516" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Bayardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535777" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Brissoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Aebi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Tardivel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.3.735-742.2006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00071278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.036" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000044v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5032-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000045v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courjault-Gautier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Felley-Bosco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2004.04484.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00223904v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anderle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1309.003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MV21MCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675770v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sansonetti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pringault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kerneis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2004.02.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1NGL8KR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000046v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2004.09.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>