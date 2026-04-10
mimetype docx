--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Tarby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to communicate smartly with your house?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Orienté Objet à l'Orienté Tâches - Des modèles embarqués pour l'intégration et le traçage d'un nouveau type de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Interaction With Complex Systems : Conceptual Principles and Design Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans une application multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Assossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to multi-devices web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGOIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks models for component contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Anas Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting generic methodologies to assist IMS-LD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation précoce et conception orientée évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ergo'IA (Ergonomie et Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Orientés Tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine, IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the interface: Co-evolution inside Interactive Systems – A proposal founded on Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Environment for Building Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Task’s World meets the Object’s World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISDOM'99 (Workshop on User Interface Design and Object Models) - ECOOP 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'objets interactifs ergonomiques pour l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo.IA 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tasks to Objects: an example with Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 98, Incorporating Work, Process And Task Analysis Into Commercial And Industrial Object-Oriented Systems Development, Workshop CHI 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Flow Diagrams for Supporting Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSV-IS’98, 5th Eurographics Workshop on Design, Specification, Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de métaphores sonores dans les IHM: perspectives et problématiques de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2D versus 3D spatialisation on the identification of everyday sounds : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAD'98, International conférence on Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des critères ergonomiques de conception/évaluation pour les sites Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge Tasks and Objects: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Object Oriented User Interfaces, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a user interface design method in a CSCW framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hoogstoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG'97, Third International on Groupware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Models in User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIANE+ Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADUI'96, Computer-Aided Design of User Interfaces, 2nd International Workshop on Computer-Aided Design of User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Student-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Western Multiconference on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Management of Human-Computer Dialogue and Contextual Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI'94, The 1994 East-West International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la logique d'utilisation à l'aide contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO.IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifier les Tâches et Concevoir les Objets dans les Applications Interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Nouveautés en Génie Logiciel (J.I.N.G.L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface to Real &amp; Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Modèle Tâche au Modèle Objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'92. 4èmes journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de Dialogue à Base de Règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie Logiciel et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du Contrôle dans le Dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Interfaces : Vers la Génération Automatique de Contrôleur de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'91. 3èmes Journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-based usability evaluation using aspect-oriented programming and agent-based software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, Michel Desmarais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2009, 978-1-84800-906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of evaluation by traces during the software design of interactive systems: two approaches compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, And Michel Desmarais (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering: Architectures and Models-Driven Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008, HCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Task Oriented Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alba, Winckler; Johnson, Hilary; Palanque, Philippe; Marco, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task models and diagrams for user interface design : 6th international workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4849, Springer, pp.170-183, 2007, Lecture notes in computer science, 978-3-540-77221-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Goal, many tasks, many devices: from abstract user task specification to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Analysis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation des Tâches dans la Conception des Systèmes d'Information : mise en œuvre avec la méthode Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de l'IHM, Interaction pour les Systèmes d'Information, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Controlling Modeling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 08 - 2005, LIFL. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences Sociales - Toulouse I, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Tarby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to communicate smartly with your house?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Orienté Objet à l'Orienté Tâches - Des modèles embarqués pour l'intégration et le traçage d'un nouveau type de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Interaction With Complex Systems : Conceptual Principles and Design Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans une application multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Assossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGOIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to multi-devices web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks models for component contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Anas Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting generic methodologies to assist IMS-LD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Orientés Tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine, IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation précoce et conception orientée évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ergo'IA (Ergonomie et Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the interface: Co-evolution inside Interactive Systems – A proposal founded on Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Environment for Building Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Task’s World meets the Object’s World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISDOM'99 (Workshop on User Interface Design and Object Models) - ECOOP 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tasks to Objects: an example with Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 98, Incorporating Work, Process And Task Analysis Into Commercial And Industrial Object-Oriented Systems Development, Workshop CHI 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Flow Diagrams for Supporting Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSV-IS’98, 5th Eurographics Workshop on Design, Specification, Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de métaphores sonores dans les IHM: perspectives et problématiques de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2D versus 3D spatialisation on the identification of everyday sounds : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAD'98, International conférence on Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des critères ergonomiques de conception/évaluation pour les sites Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'objets interactifs ergonomiques pour l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo.IA 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge Tasks and Objects: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Object Oriented User Interfaces, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a user interface design method in a CSCW framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hoogstoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG'97, Third International on Groupware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Models in User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIANE+ Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADUI'96, Computer-Aided Design of User Interfaces, 2nd International Workshop on Computer-Aided Design of User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Student-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Western Multiconference on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Management of Human-Computer Dialogue and Contextual Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI'94, The 1994 East-West International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la logique d'utilisation à l'aide contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO.IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifier les Tâches et Concevoir les Objets dans les Applications Interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Nouveautés en Génie Logiciel (J.I.N.G.L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface to Real &amp; Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Modèle Tâche au Modèle Objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'92. 4èmes journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du Contrôle dans le Dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Interfaces : Vers la Génération Automatique de Contrôleur de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'91. 3èmes Journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de Dialogue à Base de Règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie Logiciel et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-based usability evaluation using aspect-oriented programming and agent-based software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, Michel Desmarais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2009, 978-1-84800-906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of evaluation by traces during the software design of interactive systems: two approaches compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, And Michel Desmarais (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering: Architectures and Models-Driven Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008, HCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Task Oriented Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alba, Winckler; Johnson, Hilary; Palanque, Philippe; Marco, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task models and diagrams for user interface design : 6th international workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4849, Springer, pp.170-183, 2007, Lecture notes in computer science, 978-3-540-77221-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Goal, many tasks, many devices: from abstract user task specification to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Analysis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation des Tâches dans la Conception des Systèmes d'Information : mise en œuvre avec la méthode Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de l'IHM, Interaction pour les Systèmes d'Information, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Controlling Modeling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 08 - 2005, LIFL. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences Sociales - Toulouse I, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assossou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vander Linden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Harmelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJKKG9KQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174589v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assossou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vander Linden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Harmelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJKKG9KQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174589v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>