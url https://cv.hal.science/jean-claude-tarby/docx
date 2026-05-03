--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Tarby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to communicate smartly with your house?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Orienté Objet à l'Orienté Tâches - Des modèles embarqués pour l'intégration et le traçage d'un nouveau type de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Interaction With Complex Systems : Conceptual Principles and Design Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans une application multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Assossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGOIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to multi-devices web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks models for component contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Anas Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting generic methodologies to assist IMS-LD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Orientés Tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine, IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation précoce et conception orientée évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ergo'IA (Ergonomie et Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the interface: Co-evolution inside Interactive Systems – A proposal founded on Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Environment for Building Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Task’s World meets the Object’s World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISDOM'99 (Workshop on User Interface Design and Object Models) - ECOOP 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tasks to Objects: an example with Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 98, Incorporating Work, Process And Task Analysis Into Commercial And Industrial Object-Oriented Systems Development, Workshop CHI 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Flow Diagrams for Supporting Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSV-IS’98, 5th Eurographics Workshop on Design, Specification, Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de métaphores sonores dans les IHM: perspectives et problématiques de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2D versus 3D spatialisation on the identification of everyday sounds : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAD'98, International conférence on Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des critères ergonomiques de conception/évaluation pour les sites Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'objets interactifs ergonomiques pour l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo.IA 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge Tasks and Objects: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Object Oriented User Interfaces, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a user interface design method in a CSCW framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hoogstoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG'97, Third International on Groupware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Models in User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIANE+ Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADUI'96, Computer-Aided Design of User Interfaces, 2nd International Workshop on Computer-Aided Design of User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Student-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Western Multiconference on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Management of Human-Computer Dialogue and Contextual Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI'94, The 1994 East-West International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la logique d'utilisation à l'aide contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO.IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifier les Tâches et Concevoir les Objets dans les Applications Interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Nouveautés en Génie Logiciel (J.I.N.G.L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface to Real &amp; Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Modèle Tâche au Modèle Objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'92. 4èmes journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du Contrôle dans le Dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Interfaces : Vers la Génération Automatique de Contrôleur de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'91. 3èmes Journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de Dialogue à Base de Règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie Logiciel et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-based usability evaluation using aspect-oriented programming and agent-based software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, Michel Desmarais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2009, 978-1-84800-906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of evaluation by traces during the software design of interactive systems: two approaches compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, And Michel Desmarais (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering: Architectures and Models-Driven Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008, HCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Task Oriented Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alba, Winckler; Johnson, Hilary; Palanque, Philippe; Marco, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task models and diagrams for user interface design : 6th international workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4849, Springer, pp.170-183, 2007, Lecture notes in computer science, 978-3-540-77221-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Goal, many tasks, many devices: from abstract user task specification to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Analysis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation des Tâches dans la Conception des Systèmes d'Information : mise en œuvre avec la méthode Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de l'IHM, Interaction pour les Systèmes d'Information, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Controlling Modeling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 08 - 2005, LIFL. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences Sociales - Toulouse I, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Tarby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to communicate smartly with your house?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Orienté Objet à l'Orienté Tâches - Des modèles embarqués pour l'intégration et le traçage d'un nouveau type de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Interaction With Complex Systems : Conceptual Principles and Design Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans une application multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Assossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGOIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to multi-devices web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks models for component contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Anas Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Orientés Tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine, IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation précoce et conception orientée évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ergo'IA (Ergonomie et Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting generic methodologies to assist IMS-LD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the interface: Co-evolution inside Interactive Systems – A proposal founded on Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Environment for Building Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Task’s World meets the Object’s World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISDOM'99 (Workshop on User Interface Design and Object Models) - ECOOP 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tasks to Objects: an example with Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 98, Incorporating Work, Process And Task Analysis Into Commercial And Industrial Object-Oriented Systems Development, Workshop CHI 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de métaphores sonores dans les IHM: perspectives et problématiques de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Flow Diagrams for Supporting Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSV-IS’98, 5th Eurographics Workshop on Design, Specification, Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2D versus 3D spatialisation on the identification of everyday sounds : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAD'98, International conférence on Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des critères ergonomiques de conception/évaluation pour les sites Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'objets interactifs ergonomiques pour l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo.IA 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge Tasks and Objects: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Object Oriented User Interfaces, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a user interface design method in a CSCW framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hoogstoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG'97, Third International on Groupware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Models in User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIANE+ Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADUI'96, Computer-Aided Design of User Interfaces, 2nd International Workshop on Computer-Aided Design of User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Student-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Western Multiconference on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifier les Tâches et Concevoir les Objets dans les Applications Interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Nouveautés en Génie Logiciel (J.I.N.G.L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la logique d'utilisation à l'aide contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO.IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Management of Human-Computer Dialogue and Contextual Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI'94, The 1994 East-West International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface to Real &amp; Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Modèle Tâche au Modèle Objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'92. 4èmes journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Interfaces : Vers la Génération Automatique de Contrôleur de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'91. 3èmes Journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du Contrôle dans le Dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de Dialogue à Base de Règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie Logiciel et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-based usability evaluation using aspect-oriented programming and agent-based software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, Michel Desmarais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2009, 978-1-84800-906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of evaluation by traces during the software design of interactive systems: two approaches compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, And Michel Desmarais (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering: Architectures and Models-Driven Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008, HCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Task Oriented Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alba, Winckler; Johnson, Hilary; Palanque, Philippe; Marco, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task models and diagrams for user interface design : 6th international workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4849, Springer, pp.170-183, 2007, Lecture notes in computer science, 978-3-540-77221-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Goal, many tasks, many devices: from abstract user task specification to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Analysis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation des Tâches dans la Conception des Systèmes d'Information : mise en œuvre avec la méthode Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de l'IHM, Interaction pour les Systèmes d'Information, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Controlling Modeling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 08 - 2005, LIFL. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences Sociales - Toulouse I, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assossou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vander Linden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Harmelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJKKG9KQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174589v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assossou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652594" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vander Linden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Harmelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJKKG9KQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174589v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>