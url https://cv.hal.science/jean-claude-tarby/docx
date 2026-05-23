--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Tarby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to communicate smartly with your house?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Orienté Objet à l'Orienté Tâches - Des modèles embarqués pour l'intégration et le traçage d'un nouveau type de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Interaction With Complex Systems : Conceptual Principles and Design Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans une application multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Assossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGOIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to multi-devices web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks models for component contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Anas Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Orientés Tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine, IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation précoce et conception orientée évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ergo'IA (Ergonomie et Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting generic methodologies to assist IMS-LD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the interface: Co-evolution inside Interactive Systems – A proposal founded on Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Environment for Building Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Task’s World meets the Object’s World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISDOM'99 (Workshop on User Interface Design and Object Models) - ECOOP 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tasks to Objects: an example with Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 98, Incorporating Work, Process And Task Analysis Into Commercial And Industrial Object-Oriented Systems Development, Workshop CHI 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de métaphores sonores dans les IHM: perspectives et problématiques de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Flow Diagrams for Supporting Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSV-IS’98, 5th Eurographics Workshop on Design, Specification, Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2D versus 3D spatialisation on the identification of everyday sounds : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAD'98, International conférence on Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des critères ergonomiques de conception/évaluation pour les sites Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'objets interactifs ergonomiques pour l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo.IA 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge Tasks and Objects: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Object Oriented User Interfaces, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a user interface design method in a CSCW framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hoogstoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG'97, Third International on Groupware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Models in User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIANE+ Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADUI'96, Computer-Aided Design of User Interfaces, 2nd International Workshop on Computer-Aided Design of User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Student-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Western Multiconference on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifier les Tâches et Concevoir les Objets dans les Applications Interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Nouveautés en Génie Logiciel (J.I.N.G.L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la logique d'utilisation à l'aide contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO.IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Management of Human-Computer Dialogue and Contextual Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI'94, The 1994 East-West International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface to Real &amp; Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Modèle Tâche au Modèle Objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'92. 4èmes journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Interfaces : Vers la Génération Automatique de Contrôleur de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'91. 3èmes Journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du Contrôle dans le Dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de Dialogue à Base de Règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie Logiciel et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-based usability evaluation using aspect-oriented programming and agent-based software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, Michel Desmarais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2009, 978-1-84800-906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of evaluation by traces during the software design of interactive systems: two approaches compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, And Michel Desmarais (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering: Architectures and Models-Driven Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008, HCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Task Oriented Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alba, Winckler; Johnson, Hilary; Palanque, Philippe; Marco, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task models and diagrams for user interface design : 6th international workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4849, Springer, pp.170-183, 2007, Lecture notes in computer science, 978-3-540-77221-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Goal, many tasks, many devices: from abstract user task specification to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Analysis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation des Tâches dans la Conception des Systèmes d'Information : mise en œuvre avec la méthode Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de l'IHM, Interaction pour les Systèmes d'Information, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Controlling Modeling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 08 - 2005, LIFL. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences Sociales - Toulouse I, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude Tarby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Interaction: a Survey from Model Driven Engineering and Mobile perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven evolution for multimodal mobile Geographic Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liabeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Design of Intelligent and Multimodal Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intelligent and Cognitive Systems, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Metamodeling to Automatic Generation of Multimodal Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3&amp;4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to communicate smartly with your house?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Mobile Connectivity: from Learning Scenarios to Multichannel Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vantroys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning (IJCEELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.396-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Orienté Objet à l'Orienté Tâches - Des modèles embarqués pour l'intégration et le traçage d'un nouveau type de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for interactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafiaa Koukam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Interaction With Complex Systems : Conceptual Principles and Design Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans une application multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Assossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Approach for Engineering Multimodal Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche IDM pour le développement d'applications mobiles multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Elouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-CAMPUS : démarche et outils pour une assistance proactive contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Miny : des interactions multimodales pour les applications Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intelligente d'un contexte domotique par un Système Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to multi-devices web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct proceedings of the 23nd annual ACM symposium on User interface software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, NY, USA, United States. pp.391--392, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866218.1866235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents permettant une assistance homme-machine mutuelle dans un environnement ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés (WACA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, undef, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Design of Multi-channel Interfaces for Ambient Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Third International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Maarten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCI et IHM : premiers retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGOIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces using aspect oriented programming and interactive agent-based architecture for early usability evaluation: basic principles and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Human-Computer Interaction (HCI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pékin, China. pp.632-641, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73105-4_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches d'évaluation précoce de systèmes interactifs, application à la supervision du transport urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport LT2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interface Composition based on UsiXML and MBD principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks models for component contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Madère, Portugal. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal User Interfaces Composition Based on UsiXML and MBD Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Anas Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. HCI Intelligent Multimodal Interaction Environments : 12th International Conference, HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.134-143, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73110-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Orientés Tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Interaction Homme-Machine, IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation précoce et conception orientée évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ergo'IA (Ergonomie et Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la conception des applications interactives par l'utilisation conjointe du modèle PAC et des patrons de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM - ACM, Apr 2006, Montréal, Canada. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1132736.1132773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting generic methodologies to assist IMS-LD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.1652594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer ses performances grâce au coaching numérique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité, Ubimob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the interface: Co-evolution inside Interactive Systems – A proposal founded on Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Environment for Building Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Vander Linden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM-HCI 2001, Human Computer Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Task’s World meets the Object’s World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISDOM'99 (Workshop on User Interface Design and Object Models) - ECOOP 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'objets interactifs ergonomiques pour l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo.IA 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de métaphores sonores dans les IHM: perspectives et problématiques de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Data Flow Diagrams for Supporting Task Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSV-IS’98, 5th Eurographics Workshop on Design, Specification, Verification of Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Abingdon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tasks to Objects: an example with Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 98, Incorporating Work, Process And Task Analysis Into Commercial And Industrial Object-Oriented Systems Development, Workshop CHI 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 2D versus 3D spatialisation on the identification of everyday sounds : a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Demarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAD'98, International conférence on Auditory display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des critères ergonomiques de conception/évaluation pour les sites Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénacoste Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vanderdonckt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'98, Dixièmes journées francophones sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge Tasks and Objects: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Object Oriented User Interfaces, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a user interface design method in a CSCW framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hoogstoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG'97, Third International on Groupware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Models in User Interface Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 97, Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIANE+ Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADUI'96, Computer-Aided Design of User Interfaces, 2nd International Workshop on Computer-Aided Design of User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Student-Computer Dialogue in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 Western Multiconference on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ergonomiques : une méthode pour informaticiens et une méthode pour ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Ergonomie et informatique avancée (ERGO IA 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France. pp.394-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic Management of Human-Computer Dialogue and Contextual Help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWHCI'94, The 1994 East-West International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifier les Tâches et Concevoir les Objets dans les Applications Interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales sur les Nouveautés en Génie Logiciel (J.I.N.G.L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la logique d'utilisation à l'aide contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO.IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface to Real &amp; Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Modèle Tâche au Modèle Objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'92. 4èmes journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleur de Dialogue à Base de Règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie Logiciel et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du Contrôle dans le Dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Interfaces : Vers la Génération Automatique de Contrôleur de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'91. 3èmes Journées sur l'Ingénierie des Interfaces Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnection, proactivity and ubiquitous computing: the X-CAMPUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperconnectivity and the Future of Internet Communication, Lambert Academic Publishing, editor: Adrian David Cheok, ISBN 10: 3659544159 ISBN 13: 9783659544156.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-based usability evaluation using aspect-oriented programming and agent-based software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, Michel Desmarais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2009, 978-1-84800-906-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of evaluation by traces during the software design of interactive systems: two approaches compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Seffah, Jean Vanderdonckt, And Michel Desmarais (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Software Engineering: Architectures and Models-Driven Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008, HCI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Task Oriented Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alba, Winckler; Johnson, Hilary; Palanque, Philippe; Marco, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task models and diagrams for user interface design : 6th international workshop, TAMODIA 2007, Toulouse, France, November 7-9, 2007 : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4849, Springer, pp.170-183, 2007, Lecture notes in computer science, 978-3-540-77221-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77222-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Goal, many tasks, many devices: from abstract user task specification to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Analysis Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Modélisation des Tâches dans la Conception des Systèmes d'Information : mise en œuvre avec la méthode Diane+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Barthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et conception de l'IHM, Interaction pour les Systèmes d'Information, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Controlling Modeling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabelle Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 08 - 2005, LIFL. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Automatique du Dialogue Homme-Machine à partir de Spécifications Conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université des Sciences Sociales - Toulouse I, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assossou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652594" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vander Linden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Harmelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJKKG9KQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174589v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liabeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vantroys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assossou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dujardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866218.1866235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73105-4_70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabelsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Anas Hariri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tabary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73110-8_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37DN1WL4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marvie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.1652594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vander Linden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demarey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233;nacoste Patricia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hoogstoel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Harmelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430954v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJKKG9KQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174589v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>