--- v0 (2026-04-08)
+++ v1 (2026-05-13)
@@ -585,1084 +585,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Machiavelli, un uomo di parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.315, 2023, 9791254693698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04468221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'œuvre-vie d'Antonio Gramsci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.567, 2023, Sciences humaines, 978-2-348-04480-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.zanca.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.zanca.2023.01⟩</w:t>
+                <w:t xml:space="preserve">halshs-04087792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France d'Antonio Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, pp.278, 2021, Gouvernement en question(s), 979-10-362-0273-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.17004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Machiavelli, un uomo di parole</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement : la lutte des Africains-Américains pour les droits civiques [traduit par Jean-Claude Zancarini]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.182, 2021, 978-2-348-06873-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machiavel : une vie en guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.315, 2023, 9791254693698</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passés/Composés, pp.614, 2020, 978-2-37933-009-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas C. Holt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una scommessa di Machiavelli : per una riforma repubblicana di Firenze (1520-1522)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RE Ronzani Editore, pp.116, 2017, 978‐88‐949110‐9‐1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discursus florentinarum rerum et autres textes politiques / Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.182, 2021, 978-2-348-06873-7</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chemins de Tr@verse, 2, pp.138, 2015, Les Cahiers d'allhis, 978-2-313-00529-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romain Descendre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De principatibus - Le Prince / Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Inglese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.456, 2014, Quadrige, 978-2-13-062576-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Machiavel : une vie en guerres</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories et mots de la politique à la Renaissance italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Passés/Composés, pp.614, 2020, 978-2-37933-009-4</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Miesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Lang, pp.307, 2014, 978-2-87574-141-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">RE Ronzani Editore, pp.116, 2017, 978‐88‐949110‐9‐1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et punir de Michel Foucault, regards critiques, 1975-1979</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Paltrinieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, pp.382, 2010, 9782841333622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Discursus florentinarum rerum et autres textes politiques / Machiavel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grammaire de la République : langages de la politique chez Francesco Guicciardini (1483-1540)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chemins de Tr@verse, 2, pp.138, 2015, Les Cahiers d'allhis, 978-2-313-00529-3</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.566, 2009, Cahiers d'Humanisme et Renaissance ; 94, 978-2-600-01292-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00410904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Mots et les Choses&amp;quot; de Michel Foucault : regards critiques 1966-1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Miesse</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Moreno</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">P. Lang, pp.307, 2014, 978-2-87574-141-7</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Potte-Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, pp.377, 2009, 978-2-84133-347-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...253 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chevallier</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00423957v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00410904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudos sobre a língua política : filologia e política na Florença do século XVI</w:t>
               </w:r>
@@ -3382,1834 +3382,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Après les Guerres d’Italie : Florence, Venise, Rome (1530-1605)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dario Fo. Un homme-théâtre, un militant politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Après les Guerres d’Italie : Florence, Venise, Rome (1530-1605)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rythme de la pensée en développement'. Le renouveau des études gramsciennes en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Descendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Antonio Gramsci, 57, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.057.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Questa miseranda tragedia ». Le sac de Rome, la providence, la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.2142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Savonarole de Machiavel : une lecture laïque et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruniana e Campanelliana, Ricerche filosofiche e materiali storico - testuali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XX (1), pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01001955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyperMachiavel : un outil de comparaison de traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gedzelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua e Stile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XLVI (2), pp.247-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1417/36054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00660353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machiavel et Guicciardini : guerre et politique au prisme des guerres d'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et réécriture des 'Ricordi' : règles et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (Nouvelle série), pp.23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la bibliothèque ? (Essai de cartographie d'un des territoires de Michel Foucault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.2802⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 7, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se pourvoir d'armes propres' : Machiavel, les 'péchés des princes' et comment les racheter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.057.0011⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Questa miseranda tragedia ». Le sac de Rome, la providence, la politique</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prima pietra tirata : religion et politique chez Erri de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, pp.111-125. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 9, pp.145-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...202 lines deleted...]
-                <w:t xml:space="preserve">Machiavel et Guicciardini : guerre et politique au prisme des guerres d'Italie</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une philologie politique. Les temps et les enjeux des mots : Florence, 1494-1530</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10, pp.9-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.500⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 7, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...327 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bonnes armes aux bonnes lois ; Le devoir de &amp;quot;l'homme bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouvel observateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 66 (Hors-série), pp.54-55 ; 62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naples, années Cinquante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers pédagogiques du département d'italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.57- 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolte des Ciompi : Machiavel, ses sources et ses lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques (SCEREN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97, pp.9- 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du bien et du mal ou Machiavel versus Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73, pp.169- 172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la bibliothèque : cartographie d'un territoire foucaldien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'illuminista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.45-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation de la mémoire : les choses dignes de mémoire chez Machiavel et Francesco Guicciardini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.21-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUtropia : revue italo-française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.25- 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machiavel : la guerre comme horizon de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Villa Gillet (Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la traduction : traduire les penseurs politiques florentins de l'époque des guerres d'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145, pp.84- 94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7, pp.61-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.132⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 2, pp.127- 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...611 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humeurs du corps politique : le peuple et la plèbe chez Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1, pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00116866v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00419113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des historiens peu prudents : l'enjeu historiographique de l'affaire Bompressi, Pietrostefani, Sofri</w:t>
               </w:r>
@@ -6669,173 +6669,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le civili discordie e la lingua della guerra nelle Istorie fiorentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruggiero, Raffaele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico ed etica nella tradizione italiana di primo Cinquecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pensa MultiMedia, pp.215-233, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Potione et La Fiorina. Quand Messer Andrea fait du théâtre avec Machiavel et Ruzante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frigau Manning, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La scène en miroir : métathéâtres italiens (XVIe-XXIe siècle) [Mélanges. Decroisette, Françoise]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.163-177, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719364v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue du conflit dans la Florence des guerres d'Italie</w:t>
               </w:r>
@@ -7047,50 +7047,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01016350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie politique des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournel, Jean-Louis ; Miesse, Hélène ; Moreno, Paola ; Zancarini, Jean-Claude ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catégories et mots de la politique à la Renaissance italienne = categorie e termini della politica nel Rinascimento italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Lang, pp.279-286, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01062938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrées : armi ; artiglieria ; Borbone, Carlo di ; Calmo, Andrea ; Carlo VIII ; cavalleria ; fanteria ; Fernández de Córdoba y Aguilar, Gonzalo ; fortezze ; Francesco I ; Francia : La fortuna di Machiavelli in Francia e in Svizzera ; guerra e pace ; Luigi XII ; nemico ; odio e amore ; parte ; patria ; pietà e crudeltà ; Ravenna, battaglia di ; ruina ; Savonarola, Girolamo ; tirannide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7103,461 +7189,375 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sasso, Gennaro; Inglese, Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enciclopedia machiavelliana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto della Enciclopedia italiana fondata da Giovanni Treccani, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et usages d' &amp;quot;esperienza&amp;quot; chez Machiavel et Guichardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournel, Jean-Louis ; Miesse, Hélène ; Moreno, Paola ; Zancarini, Jean-Claude ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories et mots de la politique à la Renaissance italienne = categorie e termini della politica nel Rinascimento italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, P. Lang, pp.279-286, 2014</w:t>
+              <w:t xml:space="preserve">, P. Lang, pp.199-212, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Fournel, Jean-Louis ; Miesse, Hélène ; Moreno, Paola ; Zancarini, Jean-Claude ;. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01062675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familismo morale e richiesta di storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morini, Maurizia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catégories et mots de la politique à la Renaissance italienne = categorie e termini della politica nel Rinascimento italiano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Lang, pp.199-212, 2014</w:t>
+              <w:t xml:space="preserve">Figli delle vittime : gli anni Settanta, le storie di famiglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliberti, pp.5-14, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come scrivere la storia delle guerre d'Italia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berra, Claudia ; Cabrini, Anna Maria ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "Storia d'Italia" di Guicciardini e la sua fortuna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cisalpino, pp.181-219, 2012, 978-88-205-1031-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulcedo libertatis. Liberté et histoire à Florence, XIVe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournel, Jean-Louis; Guilhaumou, Jacques ; Potier, Jean-Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertés et libéralismes : formation et circulation des concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éd., pp.21-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703803v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme si prudente qu'elle sait s'accommoder à cela... &amp;quot; ; commentaire de Machiavel, La Mandragore, v, 4</w:t>
               </w:r>
@@ -7894,345 +7894,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1498 - Savonarole pendu et brûlé à Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boucheron, Patrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.424-427, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'Prince' de Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boucheron, Patrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.521-526, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scrivere la storia di 'tanta revoluzione' : sulla 'Storia fiorentina' di Piero di Marco Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fasano Guarini, Elena;Angiolini, Franco;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratica della Storia in Toscana : continuità e mutamenti tra la fine del '400 e la fine del '700</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrancoAngeli, pp.15-31, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'incredibile celerità di Gaston de Foix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anselmi, Gian Mario; De Benedictis, Angela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna, città in guerra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minerva (Bologna), pp.49-60, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395367v1</w:t>
-              </w:r>
-[...243 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire l'histoire bouleversante des temps présents : la &amp;quot;Storia fiorentina&amp;quot; de Piero di Marco Parenti</w:t>
               </w:r>
@@ -9155,186 +9155,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fables politiques [Gramsci]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lettre de Machiavel à Francesco Vettori, 26 août 1513</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.81-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/caph1.178.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920595v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-04594734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la notion d'hégémonie pour Antonio Gramsci ?</w:t>
               </w:r>
@@ -9490,51 +9490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storia d'Italia [Edizione digitale dell'Esordio della Storia d'Italia di Francesco Guicciardini]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Guicciardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jodogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,165 +10242,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Machiavel, l'Histoire et la guerre ou la constitution d'un savoir sur la guerre comme savoir fondé sur l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nascita della storiografia e organizzazione dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Torino, Italie. pp.99-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se pourvoir d'armes propres &amp;quot; : Machiavel, les &amp;quot; péchés des princes &amp;quot; et comment les racheter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armées privées, armées d'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623103v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pensée politique dégagée du religieux dans la Florence des guerres d'Italie</w:t>
               </w:r>
@@ -10893,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asterion.revues.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403984v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Azzolini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/scienze-sociali/politica/lopera-vita-di-antonio-gramsci-romain-descendre-9788806265878/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_oeuvre_vie_d_antonio_gramsci-9782348044809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.zanca.2023.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/9791254693698" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Holt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_mouvement-9782348068737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miesse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Inglese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Potte-Bonneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.860" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quaglioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Senellart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.15442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.178.0079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Francioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Manconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1417/36054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1628" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1475" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.394" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1991.401760" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-oeuvre-vie-d-antonio-gramsci--9782348044809-page-5.htm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48306" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-09605-4.P.0021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719348v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389133v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750983v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.178.0081" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339432v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191866v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asterion.revues.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403984v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Azzolini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.einaudi.it/catalogo-libri/scienze-sociali/politica/lopera-vita-di-antonio-gramsci-romain-descendre-9788806265878/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/libro/9791254693698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_oeuvre_vie_d_antonio_gramsci-9782348044809" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.zanca.2023.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Holt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_mouvement-9782348068737" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Inglese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Potte-Bonneville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.860" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Quaglioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Senellart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.15442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.178.0079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Francioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Manconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1417/36054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1628" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1475" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.132" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.394" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1991.401760" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-oeuvre-vie-d-antonio-gramsci--9782348044809-page-5.htm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48306" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48306" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146924v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-09605-4.P.0021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719348v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719368v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389133v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750983v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.178.0081" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339432v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guicciardini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jodogne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191866v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556501v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151489v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>