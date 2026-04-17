--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -243,338 +243,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi‐omics and genetic analyses reveal molecular determinants underlying Arabidopsis snap33 mutant phenotype</w:t>
+                <w:t xml:space="preserve">The MKK3 MAPK cascade integrates temperature and after-ripening signals to modulate seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Henchiri</w:t>
+                <w:t xml:space="preserve">Masahiko Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naganand Rayapuram</w:t>
+                <w:t xml:space="preserve">Ryo Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Alhoraibi</w:t>
+                <w:t xml:space="preserve">Sarah Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Caïus</w:t>
+                <w:t xml:space="preserve">Lipeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
+                <w:t xml:space="preserve">Takumi Hoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 118 (4), pp.1016-1035. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2404887121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2404887121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437515v1</w:t>
+                <w:t xml:space="preserve">hal-04433687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MKK3 MAPK cascade integrates temperature and after-ripening signals to modulate seed germination</w:t>
+                <w:t xml:space="preserve">Integrated multi‐omics and genetic analyses reveal molecular determinants underlying Arabidopsis snap33 mutant phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiko Otani</w:t>
+                <w:t xml:space="preserve">Houda Henchiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Tojo</w:t>
+                <w:t xml:space="preserve">Naganand Rayapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Regnard</w:t>
+                <w:t xml:space="preserve">Hanna Alhoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipeng Zheng</w:t>
+                <w:t xml:space="preserve">José Caïus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Hoshi</w:t>
+                <w:t xml:space="preserve">Christine Paysant-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2404887121. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (4), pp.1016-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2404887121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433687v2</w:t>
+                <w:t xml:space="preserve">hal-04437515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MKK3 module integrates nitrate and light signals to modulate secondary dormancy in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiko Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Keruzore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -645,295 +645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Batardiere</w:t>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194719v1</w:t>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+                <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Hirt</w:t>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+                <w:t xml:space="preserve">Bastien Batardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Antoine</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Aranda</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.100676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+                <w:t xml:space="preserve">hal-04194719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPK3 and MPK6 control salicylic acid signaling by up-regulating NLR receptors during pattern- and effector-triggered immunity</w:t>
               </w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (6), pp.1988-2003. </w:t>
@@ -1736,103 +1736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant immunity: The mti-emodel and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Alhoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naganand Rayapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, pp.39-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,295 +2483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPK-triggered chromatin reprogramming by histone deacetylase in plant innate immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutively active Arabidopsis map kinase 3 triggers defense responses involving salicylic acid and SUMM2 resistance protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Latrasse</w:t>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Jegu</w:t>
+                <w:t xml:space="preserve">Marie Garmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huchen Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1261-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.1238-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627216v1</w:t>
+                <w:t xml:space="preserve">hal-01606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutively active Arabidopsis map kinase 3 triggers defense responses involving salicylic acid and SUMM2 resistance protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lang</w:t>
+                <w:t xml:space="preserve">MAPK-triggered chromatin reprogramming by histone deacetylase in plant innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Latrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Berriri</w:t>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garmier</w:t>
+                <w:t xml:space="preserve">Huchen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel de Julien de Zelicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (2), pp.1238-1249. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606210v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive activity of the Arabidopsis MAP Kinase 3 confers resistance to &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and drives robust immune responses</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sözen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (8), pp.677-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agyemang Danquah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3388,51 +3388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.521-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (1), pp.40-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,64 +4002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutively active MPK4 helps to clarify its role in plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4227,51 +4227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutively Active Mitogen-Activated Protein Kinase Versions Reveal Functions of Arabidopsis MPK4 in Pathogen Defense Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis MAPKs: a complex signalling network involved in multiple biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 413 (2), pp.217-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5768,103 +5768,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specialization and coordination in Arabidopsis leaves upon pathogenic attack revealed by scRNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Batardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6019,103 +6019,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant immunity: The mti-emodel and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Alhoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naganand Rayapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant-Microbe Interactions in the Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.106, 2018, 978-1-912530-00-7; 978-1-912530-01-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6162,64 +6162,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutively active AtMPK6 mutants using a functional screen in saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hudik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6855,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian T Schenk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brehaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Henchiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Alhoraibi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433687v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Otani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Regnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Hoshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404887121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433684v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Teinturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.28.577345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rolli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Alzubaidy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karampelias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Parween" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#246;zen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schenk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoda Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huoming Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201947965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.030.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Vadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Takac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Nov&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zapletalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ovecka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Komis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Krysan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01674" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Synek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Saad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewaa Jalal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.04.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01941" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKF6LD6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1062197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Neumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandra Hern&#224;ndez-Reyes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N Akum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00548" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Zourelidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Absmanner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s C.R. Barbosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C Willige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02860" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22991" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.26128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kosetsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachihiro Matsunaga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Nakagami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sasabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.077164" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyronnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080625" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Ros-Palau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036731" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colcombet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Frachisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103126200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ephritikhine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frachisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00139-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMW9ZGRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.121.1.253" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frachisse Jean Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785753v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781912530007.03" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0922-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171818.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N. Akum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04374112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian T Schenk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brehaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433687v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Regnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Hoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404887121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Henchiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Alhoraibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433684v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Teinturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.28.577345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rolli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Alzubaidy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karampelias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Parween" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#246;zen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schenk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoda Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huoming Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201947965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.030.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Vadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Takac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Nov&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zapletalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ovecka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Komis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Krysan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01674" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Synek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Saad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewaa Jalal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.04.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01941" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKF6LD6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1062197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Neumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandra Hern&#224;ndez-Reyes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N Akum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00548" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Zourelidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Absmanner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s C.R. Barbosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C Willige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02860" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22991" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.26128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kosetsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachihiro Matsunaga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Nakagami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sasabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.077164" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyronnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080625" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Ros-Palau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036731" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colcombet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Frachisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103126200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ephritikhine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frachisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00139-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMW9ZGRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.121.1.253" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frachisse Jean Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785753v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781912530007.03" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0922-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171818.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N. Akum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04374112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>