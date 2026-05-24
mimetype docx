--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -913,347 +913,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPK3 and MPK6 control salicylic acid signaling by up-regulating NLR receptors during pattern- and effector-triggered immunity</w:t>
+                <w:t xml:space="preserve">Les chercheurs auraient un impact plus significatif en amplifiant leur médiation auprès de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186451v1</w:t>
+                <w:t xml:space="preserve">hal-04397088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo identification of putative CPK5 substrates in Arabidopsis thaliana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">MPK3 and MPK6 control salicylic acid signaling by up-regulating NLR receptors during pattern- and effector-triggered immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (7), pp.2190-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462313v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chercheurs auraient un impact plus significatif en amplifiant leur médiation auprès de la société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo identification of putative CPK5 substrates in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Yip Delormel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Avila-Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.111121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397088v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lys‐motif receptor LYK4 mediates Enterobacter sp. SA187 triggered salt tolerance in Arabidopsis thaliana</w:t>
               </w:r>
@@ -1507,64 +1507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained Incompatibility between MAPK Signaling and Pathogen Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1654,51 +1654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huoming Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiruthiga G Mariappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.e47965. </w:t>
@@ -1749,77 +1749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant immunity: The mti-emodel and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Alhoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naganand Rayapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Zapletalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.275. </w:t>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Ovecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Komis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.371. </w:t>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular complexity in MAPK signaling in plants: Questions and emerging tools to answer them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Krysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Krapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,64 +2489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutively active Arabidopsis map kinase 3 triggers defense responses involving salicylic acid and SUMM2 resistance protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,90 +2757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive activity of the Arabidopsis MAP Kinase 3 confers resistance to &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and drives robust immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e1356533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2874,51 +2874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of multiple MAP3Ks on MKK3 identifies a set of novel stress MAPK modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sözen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of MAPK modules and ABA during abiotic stress signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (9), pp.e1062197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3362,64 +3362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling mechanisms in pattern-triggered immunity (PTI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,51 +3898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agyemang Danquah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,265 +3983,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutively active MPK4 helps to clarify its role in plant immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Systematic study of subcellular localization of Arabidopsis PPR proteins confirms a massive targeting to organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heurtevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.22991⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (9), pp.1557-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/rna.26128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643646v1</w:t>
+                <w:t xml:space="preserve">hal-02645879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of subcellular localization of Arabidopsis PPR proteins confirms a massive targeting to organelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Constitutively active MPK4 helps to clarify its role in plant immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (9), pp.1557-1575. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/rna.26128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.22991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645879v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutively Active Mitogen-Activated Protein Kinase Versions Reveal Functions of Arabidopsis MPK4 in Pathogen Defense Signaling</w:t>
               </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachihiro Matsunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Nakagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiko Sasabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Diatloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-type anion channel activation is an essential step for ROS-dependent innate immune response in Arabidopsis suspension cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis MAPKs: a complex signalling network involved in multiple biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4845,51 +4845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis SOMATIC EMBRYOGENESIS RECEPTOR KINASES1 and 2 Are Essential for Tapetum Development and Microspore Maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct pH regulation of slow and rapid anion channels at the plasma membrane of Arabidopsis thaliana hypocotyl cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,265 +5492,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate Is Both a Substrate and an Activator of the Voltage-Dependent Anion Channel of Arabidopsis Hypocotyl Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Frachisse</w:t>
+                <w:t xml:space="preserve">Anion channels and hormone signalling in plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frachisse Jean Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (5), pp.381-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374083v1</w:t>
+                <w:t xml:space="preserve">hal-04374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion channels and hormone signalling in plant cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate Is Both a Substrate and an Activator of the Voltage-Dependent Anion Channel of Arabidopsis Hypocotyl Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Frachisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 121 (1), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.121.1.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374098v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5886,90 +5886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both transient and sustained MPK3/6 activities positively control expression of NLR genes in PTI and ETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,77 +6032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant immunity: The mti-emodel and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Alhoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naganand Rayapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant MAP Kinases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6279,77 +6279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein complexes characterization in Arabidopsis thaliana by tandem affinity purification coupled to mass spectrometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CANAUX ANIONIQUES DE LA MEMBRANE PLASMIQUE CHEZ ARABIDOPSIS THALIANA: CARACTÉRISATION FONCTIONNELLE ET MISE EN PLACE D'OUTILS POUR L'IDENTIFICATION MOLÉCULAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colcombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6855,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian T Schenk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brehaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433687v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Regnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Hoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404887121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Henchiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Alhoraibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433684v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Teinturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.28.577345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rolli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Alzubaidy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karampelias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Parween" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#246;zen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schenk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoda Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huoming Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201947965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.030.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Vadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Takac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Nov&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zapletalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ovecka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Komis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Krysan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01674" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Synek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Saad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewaa Jalal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.04.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01941" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKF6LD6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1062197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Neumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandra Hern&#224;ndez-Reyes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N Akum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00548" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Zourelidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Absmanner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s C.R. Barbosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C Willige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02860" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22991" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.26128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kosetsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachihiro Matsunaga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Nakagami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sasabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.077164" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyronnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080625" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Ros-Palau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036731" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colcombet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Frachisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103126200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ephritikhine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frachisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00139-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMW9ZGRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guern" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.121.1.253" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frachisse Jean Marie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785753v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781912530007.03" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0922-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171818.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N. Akum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04374112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian T Schenk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brehaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433687v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Otani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tojo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Regnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Hoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404887121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Henchiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Alhoraibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433684v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Teinturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.28.577345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Batardiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100676" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colcombet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Genot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yip Delormel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Avila-Ospina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rolli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Alzubaidy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karampelias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Parween" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#246;zen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schenk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02999068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoda Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huoming Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiruthiga G Mariappan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201947965" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.030.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Vadovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Takac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Nov&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zapletalova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619331v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ovecka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Komis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Krysan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01674" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Synek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Saad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewaa Jalal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.04.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00378" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2017.1356533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01941" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.04.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKF6LD6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agyemang Danquah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1062197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorinde Neubauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2014.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Neumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casandra Hern&#224;ndez-Reyes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N Akum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00548" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Zourelidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Absmanner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s C.R. Barbosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C Willige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02860" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.26128" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.22991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rozhon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101253" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kosetsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachihiro Matsunaga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Nakagami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Sasabe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.077164" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Diatloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyronnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080625" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Ros-Palau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036731" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colcombet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guern" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Frachisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103126200" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00689.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinauger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ephritikhine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frachisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00139-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMW9ZGRW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frachisse Jean Marie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guern" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.121.1.253" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785753v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781912530007.03" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0922-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/171818.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0922-3_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidele N. Akum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04374112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>