--- v0 (2026-04-02)
+++ v1 (2026-05-06)
@@ -863,217 +863,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Study of Sprays Produced by Ultrasonic Atomisers</w:t>
+                <w:t xml:space="preserve">Characterization of Sprays Produced by Low Frequency Ultrasonic Atomizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sindayihebura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 14 (2), pp.93-101</w:t>
+              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.544-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271872v1</w:t>
+                <w:t xml:space="preserve">hal-02271849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sprays Produced by Low Frequency Ultrasonic Atomizers</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Study of Sprays Produced by Ultrasonic Atomisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sindayihebura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.544-555</w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (2), pp.93-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271849v1</w:t>
+                <w:t xml:space="preserve">hal-02271872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Viscosity on the Linear Instability of a Flat Liquid Sheet</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v15.i1.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nuglisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.02.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7VW7Q8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#235;lig Triballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0944-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K68SFDPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-1005-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A999AD15A571B57DC607D9C582C7A71B66881BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sindayihebura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v15.i1.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nuglisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.02.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7VW7Q8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#235;lig Triballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0944-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K68SFDPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-1005-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A999AD15A571B57DC607D9C582C7A71B66881BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sindayihebura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>