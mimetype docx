--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -699,381 +699,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Determination of Spray Drop Size Distributions. Part. 2: Applications</w:t>
+                <w:t xml:space="preserve">Theoretical Determination of Spray Drop Size Distributions. Part. 1: Description of the Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.659-664</w:t>
+              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.643-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271855v1</w:t>
+                <w:t xml:space="preserve">hal-02271851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Determination of Spray Drop Size Distributions. Part. 1: Description of the Procedure</w:t>
+                <w:t xml:space="preserve">Theoretical Determination of Spray Drop Size Distributions. Part. 2: Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.643-652</w:t>
+              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.659-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271851v1</w:t>
+                <w:t xml:space="preserve">hal-02271855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sprays Produced by Low Frequency Ultrasonic Atomizers</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Study of Sprays Produced by Ultrasonic Atomisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sindayihebura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.544-555</w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (2), pp.93-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271849v1</w:t>
+                <w:t xml:space="preserve">hal-02271872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Study of Sprays Produced by Ultrasonic Atomisers</w:t>
+                <w:t xml:space="preserve">Characterization of Sprays Produced by Low Frequency Ultrasonic Atomizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sindayihebura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 14 (2), pp.93-101</w:t>
+              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24 (4-6), pp.544-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271872v1</w:t>
+                <w:t xml:space="preserve">hal-02271849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Viscosity on the Linear Instability of a Flat Liquid Sheet</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v15.i1.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nuglisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.02.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7VW7Q8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#235;lig Triballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0944-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K68SFDPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-1005-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A999AD15A571B57DC607D9C582C7A71B66881BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sindayihebura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v15.i1.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nuglisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.02.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7VW7Q8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#235;lig Triballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0944-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K68SFDPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-1005-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A999AD15A571B57DC607D9C582C7A71B66881BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sindayihebura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>