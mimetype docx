--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Jean-Damien Généro </w:t>
+        <w:t xml:space="preserve"> Jean-Damien Genero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingénieur d'études du CNRS  et Doctorant à Université Paris 1 Panthéon-Sorbonne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
@@ -1518,155 +1518,250 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data and Metadata for a Digital (Re)-Edition of a Corpus of Social Science Surveys. Le Play’s &amp;lt;i&amp;gt;Les Ouvriers des deux mondes (1857–1930)&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Damien Généro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Martini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.35-48, 2026, 978-2-503-61987-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.WOP-EB.5.151661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les actes d’Anne Dauphine : étude diplomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Matteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Damien Généro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Matteoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anne Dauphine, dernière comtesse de Forez. Actes de la journée d’étude de Montbrison, 29 septembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Diana; Société historique et archéologique du Forez, pp.35-52, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02972893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1734,51 +1829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60DE28F1"/>
+    <w:nsid w:val="05D5F5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1965,51 +2060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-damien-genero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0754-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/comitenational/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/category/prix-donnees/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carminabase.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s374803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvriersdeuxmondes.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.d3b3een3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actesprinciers.huma-num.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caro.huma-num.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://carminabase.ehess.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.b4dfd907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factums-metiers.huma-num.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.9aedx59a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carrieres-belleville.huma-num.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.ca969vit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34847/nkl.c0df3o29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Poublan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Filoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bleton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eiw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.81dd2m69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matteoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-damien-genero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0754-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/comitenational/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.episciences.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/category/prix-donnees/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carminabase.ehess.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s374803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouvriersdeuxmondes.huma-num.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.d3b3een3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actesprinciers.huma-num.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caro.huma-num.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://carminabase.ehess.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.b4dfd907" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://factums-metiers.huma-num.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.9aedx59a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carrieres-belleville.huma-num.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.ca969vit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34847/nkl.c0df3o29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Poublan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Filoche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bleton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eiw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.81dd2m69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WOP-EB.5.151661" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matteoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2262,39 +2357,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Jean-Damien Généro</dc:title>
+  <dc:title>Jean-Damien Genero</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>