--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -587,5112 +587,5112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec M. Jean Danet, membre de la mission Guigou sur la présomption d’innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur l'article 9-1 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 04, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - La prudence du juge à l'épreuve des organisations judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Justice en situation - La prudence du juge à l'épreuve des organisations judiciaires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03076710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - Réflexions sur la foi du palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.707</w:t>
+              <w:t xml:space="preserve">, 2020, 01, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Justice en situation - Réflexions sur la foi du palais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - Entretien avec Henri Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.115</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La justice dans le débat démocratique - Entretien avec Henri Leclerc</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la force d'inertie des facultés de droit en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.147</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Sur la force d'inertie des facultés de droit en France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population des multi condamnés enfin approchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Muriel Fabre-Magnan, La gestation pour autrui ; Irène Théry, Anne-Marie Leroyer, Filiation, origines, parentalité : le droit face aux nouvelles valeurs de responsabilité générationnelle ; Bertrand Russell, Le mariage et la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.211</w:t>
+              <w:t xml:space="preserve">, 2015, 01, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La population des multi condamnés enfin approchée</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli-Delage et Christine Lazerges (dir.), La minorité à contresens, Enfants en danger, enfants délinquants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur « auditionné » sans notification de ses droits et le « faisceau d'indices de la conscience qu'il avait de ses droits » ou du mauvais usage du « complexe du homard » en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avocat, le juge et l'émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribune - « L'argument &amp;quot;régalien&amp;quot; réduira-t-il la loi Taubira à un discours idéologique de plus en la privant de toute efficacité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours du ministère public en matière de maintien en détention provisoire après un renvoi en correctionnelle sans ordonnance sur les réquisitions de maintien en détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation de la période de sûreté : quand simplicité et prévisibilité riment avec finalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussée de fièvre scientiste à la chambre criminelle, le recours au « portrait robot génétique » (mais approximatif) est validé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du délai d'examen d'un appel du parquet en matière de prolongation de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une défense pénale active et critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est de l'office du juge d'interpréter les traités internationaux invoqués dans la cause soumise à son examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les erreurs répétées du greffe de la maison d'arrêt n'effacent pas celle du détenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de loyauté des preuves et sonorisation de cellules de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête de flagrant délit non prolongée ne peut se poursuivre que sous la forme d'une enquête préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits galets de la gravière et la mosaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de départ du délai d'un an de l'article R. 53-21 du code de procédure pénale en cas de condamnation avec sursis et la proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur à la révision ou les leçons de l'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'apport combiné, et insuffisant, d'un acte de mise en accusation et des questions posées au jury. Article 6§ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullités : qualité à agir et atteinte aux intérêts de la personne concernée, vers une régression des droits de la défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de prévenus en usagers de la chaîne pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de la garde à vue irrégulière et feuille de motivation font-ils bon ménage ? Un des « principaux éléments à charge » pourrait ne pas être « essentiel » à la décision de culpabilité ! Article préliminaire et 365-1 du C. pr. pén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'opposition implique celui de contester la validité des preuves quand la fuite du prévenu n'est pas démontrée. Articles 6 §1 CEDH, 134, 175 et 385 du C. pr. pén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convocation par procès verbal jugée inopportune, une décision aux risques du tribunal ou l'histoire d'un revirement mal inspiré (C. pr. pén., art. 397-2 al. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confession « spontanée » rapportée par le policier « à l'écoute » ne mérite pas l'indulgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célérité de la réponse pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.429</w:t>
+              <w:t xml:space="preserve">, 2013, 11, pp.576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lire, voir, entendre - Muriel Fabre-Magnan, La gestation pour autrui ; Irène Théry, Anne-Marie Leroyer, Filiation, origines, parentalité : le droit face aux nouvelles valeurs de responsabilité générationnelle ; Bertrand Russell, Le mariage et la morale</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de schéma d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 01, pp.125</w:t>
+              <w:t xml:space="preserve">, 2013, 04, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Giudicelli-Delage et Christine Lazerges (dir.), La minorité à contresens, Enfants en danger, enfants délinquants</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de recherche pluridisciplinaire ambitieux ancré dans le quotidien des juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de prévenus en usagers du système pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rituel judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garde à vue et l'éloignement des étrangers en situation irrégulière : fin d'une époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 02, pp.531</w:t>
+              <w:t xml:space="preserve">, 2012, 03, pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La gestion du délai d'examen d'un appel du parquet en matière de prolongation de la détention provisoire</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise et le respect des droits de la défense : juges d'instruction, encore un effort..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.594</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 507, pp.37</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre le placement sous scellé d'un cédérom et le refus de complément d'expertise du dit cédérom ; un appel d'une ordonnance de refus de demande de complément d'expertise ne rend pas irrecevable une demande d'annulation de scellés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recours du ministère public en matière de maintien en détention provisoire après un renvoi en correctionnelle sans ordonnance sur les réquisitions de maintien en détention</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prévenu assigné à résidence en exécution d'une condamnation prononcée à l'étranger ne saurait être jugé en son absence sauf renonciation à comparaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.593</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Computation de la période de sûreté : quand simplicité et prévisibilité riment avec finalité et conventionalité</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Le Maître des aveux, Thierry Cruvellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Laura Bossi, « Les frontières de la mort », 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête et sources des journalistes, une solution attendue et sans réelle surprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poussée de fièvre scientiste à la chambre criminelle, le recours au « portrait robot génétique » (mais approximatif) est validé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel à la loi, culpabilité et STIC : mise au point, suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.595</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'avocat, le juge et l'émotion</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'audition d'une personne alitée et intubée n'est qu'hypothétiquement conforme à l'article 3 de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la force probante de la garde à vue irrégulière et du fondement essentiel d'une décision de culpabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt gestionnaire pour la visioconférence ne doit pas aveugler..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences processuelles d'une inconstitutionnalité ou des effets pratiques de la malheureuse « inscription » de l'inceste dans le code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première comparution de l'article 114, alinéa 4 et la délivrance des copies, une inutile sévérité ou le refus d'un égalitarisme paresseux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture irrémédiable ou non du caractère équitable de la procédure et de l'égalité des armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de principe constitutionnel de prescription en matière disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - Le sens de l'erreur judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.79</w:t>
+              <w:t xml:space="preserve">, 2012, 02, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le mineur « auditionné » sans notification de ses droits et le « faisceau d'indices de la conscience qu'il avait de ses droits » ou du mauvais usage du « complexe du homard » en procédure pénale</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision sur contradiction entre deux condamnations inconciliables : un cas d'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.138</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 01, pp.24</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni le souci du rendement ni la crainte du contradictoire ne peuvent conduire à refuser d'entendre les témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il est de l'office du juge d'interpréter les traités internationaux invoqués dans la cause soumise à son examen</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - L'État de justice, France, XIIIe-XXe siècle : l'emprise contemporaine des juges, t. II., Jacques Krynen, Bibliothèque des histoires, Gallimard, 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité, non-conventionalité et application de la loi nouvelle sur la garde à vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.127</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principe de loyauté des preuves et sonorisation de cellules de garde à vue</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ordonnance de renvoi peut être motivée sans être originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.130</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une enquête de flagrant délit non prolongée ne peut se poursuivre que sous la forme d'une enquête préliminaire</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences de l'usage mal contrôlé de la notion de victime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.136</w:t>
+              <w:t xml:space="preserve">, 2011, 03, pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand les erreurs répétées du greffe de la maison d'arrêt n'effacent pas celle du détenu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des arrêts de cour d'assises ou l'étrange avènement d'une réforme par d'obscurs chemins de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.591</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les petits galets de la gravière et la mosaïque</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d'irresponsabilité pénale pour cause de trouble mental : des précisions et des questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 02, pp.277</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le point de départ du délai d'un an de l'article R. 53-21 du code de procédure pénale en cas de condamnation avec sursis et la proportionnalité</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouvel alinéa de l'article préliminaire du code de procédure pénale nous prémunit-il des erreurs judiciaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 07 et 08, pp.331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les écritures ne valent plus conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.587</w:t>
+              <w:t xml:space="preserve">, 2011, 03, pp.664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 03, pp.490</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la visioconférence en matière de détention provisoire, la fin annoncée d'une jurisprudence complaisante au souci de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sanction de la garde à vue irrégulière et feuille de motivation font-ils bon ménage ? Un des « principaux éléments à charge » pourrait ne pas être « essentiel » à la décision de culpabilité ! Article préliminaire et 365-1 du C. pr. pén</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rappel à la loi, préambule ou « alternative » aux poursuites, au choix du ministère public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.109</w:t>
+              <w:t xml:space="preserve">, 2011, 03, pp.660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit à l'opposition implique celui de contester la validité des preuves quand la fuite du prévenu n'est pas démontrée. Articles 6 §1 CEDH, 134, 175 et 385 du C. pr. pén</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation pour le juge de s'assurer que le prévenu a été informé de son droit d'être assisté d'un avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.117</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nullités : qualité à agir et atteinte aux intérêts de la personne concernée, vers une régression des droits de la défense ?</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : précision d'importance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détention provisoire : assignation à résidence avec surveillance électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.591</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la rumeur à la révision ou les leçons de l'erreur</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présentation au procureur en cas de transfèrement : entre constitutionnalité et conventionalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.601</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'apport combiné, et insuffisant, d'un acte de mise en accusation et des questions posées au jury. Article 6§ 1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défèrement au procureur sans assistance d'un avocat : une conformité à la constitution avec réserve, signe d'une réponse fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.112</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La convocation par procès verbal jugée inopportune, une décision aux risques du tribunal ou l'histoire d'un revirement mal inspiré (C. pr. pén., art. 397-2 al. 2)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : une non-conventionnalité bien réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.596</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La confession « spontanée » rapportée par le policier « à l'écoute » ne mérite pas l'indulgence</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref commentaire de l'annuaire statistique 2009-2010 en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution à sa propre incrimination sans assistance d'un avocat ne peut avoir de force probante, pas même valeur de preuve « corroborante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.595</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 04, pp.21</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Assemblée plénière ne transmet pas la question de la constitutionnalité de sa jurisprudence sur la prescription de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...2759 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02244926v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02224996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle oralité ? Entretien avec Jean Danet, par Jean-Luc Rivoire</w:t>
               </w:r>
@@ -6972,303 +6972,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs et synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité de la justice </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le GIP Mission de recherche Droit et Justice, Ministère de la Justice, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur la réponse pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection générale des services de la Justice, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : les études de droit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Nantes, Mar 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'indépendance de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'indépendance de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lysias, Nantes, Mar 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343980v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des magistrats</w:t>
               </w:r>
@@ -8620,2966 +8620,2966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bref retour sur un siècle d’illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaugendre, Sébastien; Bernault, Carine; Briand, Philippe; Garcia, Fanny; Pironon, Valérie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum : mélanges en l'honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.251-259, 2017, Etudes, mélanges, travaux, 978-2-247-17057-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brèves notations sur l’institution judiciaire dans une société de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouchard, Isabelle and Lorenzini, Daniele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés carcérales : relecture(s) de "Surveiller et punir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.171-181, 2017, 978-2-84934-327-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.251-259, 2017, Etudes, mélanges, travaux, 978-2-247-17057-9</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la notion de défense de rupture : Willard, Vergès et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salas, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le procès politique : XVe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.177-193, 2017, 978-2-11-145303-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.177-193, 2017, 978-2-11-145303-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnedieu de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Beauvallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la justice pénale internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.348-349, 2017, 978-2-85130-248-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, pp.348-349, 2017, 978-2-85130-248-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur l’enseignement du droit, la représentation de l’excellence et le gâchis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barabé-Bouchard, Véronique and Feuillet-Liger, Brigitte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Francis Kernaleguen : liber amicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-247, 2016, L'univers des normes, 978-2-7535-5124-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-247, 2016, L'univers des normes, 978-2-7535-5124-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie de la sexualité et droit pénal au début du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix, Julie and Jacquelin, Mathieu and Manacorda, Stefano and Parizot, Raphaële. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et justice : mélanges en l'honneur de Geneviève Giudicelli-Delage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.479-501, 2016, 978-2-247-15964-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.479-501, 2016, 978-2-247-15964-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine perpétuelle comme horizon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort pénale, Les enjeux historiques et contemporains de la peine de mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2015, L'univers des normes, 978-2-7535-3672-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victime et les métamorphoses de la justice pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juste victime dans le procès pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, p.137-149, 2015, Collection Droit société et risque, 978-2-343-02595-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’amitié comme mode de vie, Entretien avec Michel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René De Ceccatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bitoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gros, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Gallimard, pp.1359-1365, 2015, La Pléiade, 978-2-07-013453-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les symboles en question dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures du procès au-delà-des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 59-71, 2014, Thèmes et commentaire, 978-2247-13465-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment reconnaître les nouveaux modes d’exercice de la Justice ? Restitution de l’atelier n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Justice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice du XXIème siècle, Les actes du débat national 10-11 janvier 2014, Maison de l’Unesco, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479-482, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine perpétuelle comme horizon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort pénale, Les enjeux historiques et contemporains de la peine de mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2015, L'univers des normes, 978-2-7535-3672-2</w:t>
+              <w:t xml:space="preserve">Politique(s) criminelle(s), Mélanges en l’honneur de Christine Lazerges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.557-568, 2014, 978-2-247-12992-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, p.137-149, 2015, Collection Droit société et risque, 978-2-343-02595-7</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las politicas de seguridad a la luz de la doctrina de la Nueva Defensa Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Securitarismo y Derecho penal, Por une derecho penal humanista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-la Mancha, pp. 43-71, 2013, Coleccion de estudios penales, 978-84-9044-115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’amitié comme mode de vie, Entretien avec Michel Foucault</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre management pour une justice de meilleure qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 469-497, 2013, 978-2-7535-2872-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise en jeu des places et des identités ou l’office du juge redéployé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René De Ceccatty</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.297-343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del uso de la nociones de « delincuentes deficientes mentales » y « delincuentes habituales » en las legislaciones alemana, belga, francesa y suiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2, Gallimard, pp.1359-1365, 2015, La Pléiade, 978-2-07-013453-3</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Securitarismo y Derecho penal, Por une derecho penal humanista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla La Mancha, pp. 71-91, 2013, colection de estudios penales, 978-84-9044-115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.479-482, 2014</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter versus juger, Quel rituel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 343-365, 2013, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.557-568, 2014, 978-2-247-12992-8</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célérité de la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Lorvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.255-297, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp. 59-71, 2014, Thèmes et commentaire, 978-2247-13465-6</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques sources et points nouveaux de flexibilité des sanctions pénales. Rapport Général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La flexibilité des sanctions », XXIe Journées juridiques Jean Dabin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 599-621, 2013, Bibliothèque de la faculté de droit et de criminologie de Louvain, 978-2-8027-3764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Danet</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter versus juger? Quel rituel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla La Mancha, pp. 71-91, 2013, colection de estudios penales, 978-84-9044-115-2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Danet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale - Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traiter versus juger, Quel rituel ?</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assistance d’un avocat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle de l’avocat dans la phase préliminaire du procès pénal à la lumière de la jurisprudence Salduz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, pp. 69-89, 2012, Collection du jeune barreau de Charleroi, 978-2-87455-420-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et amnistie, une relation au temps à retrouver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire et le crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010-27, Editions Cujas, pp.51-64, 2011, Travaux de l'institut de sciences criminelles de Poitiers, 0248-0301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur l’usage de la visioconférence dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et droits humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien, pp. 7-17, 2011, collection grands colloques, 978-2-7076-1746-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de la parole et les droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole, l’écrit et l’image en justice : quelle procédure au XXIe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.127-141, 2011, Entretiesn d'Aguesseau, 978-2-84287-530-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger la folie ? Au-delà de la responsabilité et de l’irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime et folie, les entretiens de la fondation de Treilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp. 303-323, 2011, Les cahiers de la NRF, 978-2-07-013439-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture française de la cour d’assises belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme de la cour d’assises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthémis,, pp. 47-69, 2011, Collection du jeune barreau de Charleroi, 978-2-87455-328-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine entre logique de la gravité et du risque dans la politique criminelle française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peine dans tous ses états, Hommage à Michel van de Kerchove</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 79-93, 2011, 978-2-8044-3836-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense de rupture, défense de connivence, qu’est-ce à dire aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial 2010, Editions Cujas, pp.89-99, 2010, Revue pénitentiaire et de droit pénal, 0035-3825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres opinions sur la relation entre l’enseignement du droit et la profession d’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et droit du procès, Mélanges en l’honneur de Serge Guinchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1073-1083, 2010, 978-2-247-08525-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice bafouée, l’Etat des droits de l’homme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.35-48, 2010, sur le vif, 978-2-7071-6004-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des procédures pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 53, Dalloz, pp.201-213, 2010, Archives de philosophie du droit, 978-2-247-08910-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vraie question, des constats multiples et quelques mises en garde, Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délinquance dans l’espace public, délinquance des gens de la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial 2010, Revue juridique de l'ouest, pp.117-123, 2010, CRJO-IODE, 0990-1027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge d’instruction, une institution sur la défensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge d’instruction, Approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaries de Dijon, pp. 281-301, 2010, Institutions, 978-2-915611-68-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et punir aujourd’hui, la nouvelle gestion des illégalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société de surveillance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.20-28, 2009, Sur le vif, 978-2-7071-5733-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense et savoirs sur le crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folie et Justice, relire Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.67-85, 2009, 978-2-7492-1084-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à la réédition de &amp;quot;La politique criminelle des Etats autoritaires&amp;quot; de Henri Donnedieu de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise moderne du droit pénal, La politique criminelle des Etats autoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.I à VII, 2009, Bibliothèque Dalloz, 978-2-247-08552-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation en criminologie, Quels besoins quels objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Babel criminologique, Formation et recherche sur le phénomène criminel: sortir de l'exception française?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.75-83, 2009, Criminologie, 978-2-296-10882-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five years of the security mania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The security mania: France 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Carceral notebooks, pp.17-30, 2009, Carceral notebooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq ans de frénésie pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frénésie sécuritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.19-29, 2008, Sur le vif, 978-2-7071-5432-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantasme de la surveillance absolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 343-365, 2013, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie asphyxiée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.45-55, 2008, Sur le vif, 978-2-7071-5476-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...1772 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dumont</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03675491v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03675466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle répercussion les conditions de la garde à vue peuvent-elles avoir sur l’intervention et la contribution du médecin ? Le point de vue de l’avocat</w:t>
               </w:r>
@@ -13349,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Ceccatty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bitoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Brizais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lorvellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679333v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lorvellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Ottenhof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baynast De Septfontaines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Ceccatty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bitoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Brizais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lorvellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679333v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lorvellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Ottenhof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baynast De Septfontaines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>