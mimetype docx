--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -587,4767 +587,4767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur l'article 9-1 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec M. Jean Danet, membre de la mission Guigou sur la présomption d’innocence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
-[...50 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04077152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - La prudence du juge à l'épreuve des organisations judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur l'article 9-1 du code civil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03076710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - Réflexions sur la foi du palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - Entretien avec Henri Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la force d'inertie des facultés de droit en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population des multi condamnés enfin approchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.179</w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justice en situation - La prudence du juge à l'épreuve des organisations judiciaires</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Muriel Fabre-Magnan, La gestation pour autrui ; Irène Théry, Anne-Marie Leroyer, Filiation, origines, parentalité : le droit face aux nouvelles valeurs de responsabilité générationnelle ; Bertrand Russell, Le mariage et la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.707</w:t>
+              <w:t xml:space="preserve">, 2015, 01, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justice en situation - Réflexions sur la foi du palais</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli-Delage et Christine Lazerges (dir.), La minorité à contresens, Enfants en danger, enfants délinquants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du délai d'examen d'un appel du parquet en matière de prolongation de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribune - « L'argument &amp;quot;régalien&amp;quot; réduira-t-il la loi Taubira à un discours idéologique de plus en la privant de toute efficacité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours du ministère public en matière de maintien en détention provisoire après un renvoi en correctionnelle sans ordonnance sur les réquisitions de maintien en détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation de la période de sûreté : quand simplicité et prévisibilité riment avec finalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussée de fièvre scientiste à la chambre criminelle, le recours au « portrait robot génétique » (mais approximatif) est validé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avocat, le juge et l'émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.115</w:t>
+              <w:t xml:space="preserve">, 2014, 01, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La justice dans le débat démocratique - Entretien avec Henri Leclerc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur « auditionné » sans notification de ses droits et le « faisceau d'indices de la conscience qu'il avait de ses droits » ou du mauvais usage du « complexe du homard » en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une défense pénale active et critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est de l'office du juge d'interpréter les traités internationaux invoqués dans la cause soumise à son examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les erreurs répétées du greffe de la maison d'arrêt n'effacent pas celle du détenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de loyauté des preuves et sonorisation de cellules de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête de flagrant délit non prolongée ne peut se poursuivre que sous la forme d'une enquête préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits galets de la gravière et la mosaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de départ du délai d'un an de l'article R. 53-21 du code de procédure pénale en cas de condamnation avec sursis et la proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'opposition implique celui de contester la validité des preuves quand la fuite du prévenu n'est pas démontrée. Articles 6 §1 CEDH, 134, 175 et 385 du C. pr. pén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de la garde à vue irrégulière et feuille de motivation font-ils bon ménage ? Un des « principaux éléments à charge » pourrait ne pas être « essentiel » à la décision de culpabilité ! Article préliminaire et 365-1 du C. pr. pén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de prévenus en usagers de la chaîne pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullités : qualité à agir et atteinte aux intérêts de la personne concernée, vers une régression des droits de la défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur à la révision ou les leçons de l'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'apport combiné, et insuffisant, d'un acte de mise en accusation et des questions posées au jury. Article 6§ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convocation par procès verbal jugée inopportune, une décision aux risques du tribunal ou l'histoire d'un revirement mal inspiré (C. pr. pén., art. 397-2 al. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confession « spontanée » rapportée par le policier « à l'écoute » ne mérite pas l'indulgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célérité de la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de schéma d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.147</w:t>
+              <w:t xml:space="preserve">, 2013, 04, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur la force d'inertie des facultés de droit en France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de recherche pluridisciplinaire ambitieux ancré dans le quotidien des juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de prévenus en usagers du système pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.211</w:t>
+              <w:t xml:space="preserve">, 2013, 01, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La population des multi condamnés enfin approchée</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rituel judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Laura Bossi, « Les frontières de la mort », 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête et sources des journalistes, une solution attendue et sans réelle surprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel à la loi, culpabilité et STIC : mise au point, suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'audition d'une personne alitée et intubée n'est qu'hypothétiquement conforme à l'article 3 de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prévenu assigné à résidence en exécution d'une condamnation prononcée à l'étranger ne saurait être jugé en son absence sauf renonciation à comparaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Le Maître des aveux, Thierry Cruvellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre le placement sous scellé d'un cédérom et le refus de complément d'expertise du dit cédérom ; un appel d'une ordonnance de refus de demande de complément d'expertise ne rend pas irrecevable une demande d'annulation de scellés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise et le respect des droits de la défense : juges d'instruction, encore un effort..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garde à vue et l'éloignement des étrangers en situation irrégulière : fin d'une époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la force probante de la garde à vue irrégulière et du fondement essentiel d'une décision de culpabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt gestionnaire pour la visioconférence ne doit pas aveugler..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences processuelles d'une inconstitutionnalité ou des effets pratiques de la malheureuse « inscription » de l'inceste dans le code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première comparution de l'article 114, alinéa 4 et la délivrance des copies, une inutile sévérité ou le refus d'un égalitarisme paresseux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture irrémédiable ou non du caractère équitable de la procédure et de l'égalité des armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de principe constitutionnel de prescription en matière disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - Le sens de l'erreur judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision sur contradiction entre deux condamnations inconciliables : un cas d'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni le souci du rendement ni la crainte du contradictoire ne peuvent conduire à refuser d'entendre les témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - L'État de justice, France, XIIIe-XXe siècle : l'emprise contemporaine des juges, t. II., Jacques Krynen, Bibliothèque des histoires, Gallimard, 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité, non-conventionalité et application de la loi nouvelle sur la garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présentation au procureur en cas de transfèrement : entre constitutionnalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation pour le juge de s'assurer que le prévenu a été informé de son droit d'être assisté d'un avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rappel à la loi, préambule ou « alternative » aux poursuites, au choix du ministère public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détention provisoire : assignation à résidence avec surveillance électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : précision d'importance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.429</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 01, pp.125</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les écritures ne valent plus conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Giudicelli-Delage et Christine Lazerges (dir.), La minorité à contresens, Enfants en danger, enfants délinquants</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la visioconférence en matière de détention provisoire, la fin annoncée d'une jurisprudence complaisante au souci de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 02, pp.531</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le mineur « auditionné » sans notification de ses droits et le « faisceau d'indices de la conscience qu'il avait de ses droits » ou du mauvais usage du « complexe du homard » en procédure pénale</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouvel alinéa de l'article préliminaire du code de procédure pénale nous prémunit-il des erreurs judiciaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 07 et 08, pp.331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des arrêts de cour d'assises ou l'étrange avènement d'une réforme par d'obscurs chemins de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 01, pp.138</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 01, pp.79</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d'irresponsabilité pénale pour cause de trouble mental : des précisions et des questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 507, pp.37</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ordonnance de renvoi peut être motivée sans être originale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recours du ministère public en matière de maintien en détention provisoire après un renvoi en correctionnelle sans ordonnance sur les réquisitions de maintien en détention</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences de l'usage mal contrôlé de la notion de victime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 03, pp.593</w:t>
+              <w:t xml:space="preserve">, 2011, 03, pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...3104 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02244928v1</w:t>
-              </w:r>
-[...688 lines deleted...]
-                <w:t xml:space="preserve">halshs-02244899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défèrement au procureur sans assistance d'un avocat : une conformité à la constitution avec réserve, signe d'une réponse fragile</w:t>
               </w:r>
@@ -6972,303 +6972,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'indépendance de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'indépendance de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lysias, Nantes, Mar 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : les études de droit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Nantes, Mar 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur la réponse pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection générale des services de la Justice, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs et synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de la justice </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le GIP Mission de recherche Droit et Justice, Ministère de la Justice, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344010v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01343980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des magistrats</w:t>
               </w:r>
@@ -8620,3889 +8620,3889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brèves notations sur l’institution judiciaire dans une société de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fouchard, Isabelle and Lorenzini, Daniele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés carcérales : relecture(s) de "Surveiller et punir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.171-181, 2017, 978-2-84934-327-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bref retour sur un siècle d’illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaugendre, Sébastien; Bernault, Carine; Briand, Philippe; Garcia, Fanny; Pironon, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum : mélanges en l'honneur de François Collart Dutilleul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.251-259, 2017, Etudes, mélanges, travaux, 978-2-247-17057-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.171-181, 2017, 978-2-84934-327-2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la notion de défense de rupture : Willard, Vergès et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salas, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le procès politique : XVe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.177-193, 2017, 978-2-11-145303-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.177-193, 2017, 978-2-11-145303-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnedieu de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Beauvallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la justice pénale internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.348-349, 2017, 978-2-85130-248-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, pp.348-349, 2017, 978-2-85130-248-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur l’enseignement du droit, la représentation de l’excellence et le gâchis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barabé-Bouchard, Véronique and Feuillet-Liger, Brigitte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Francis Kernaleguen : liber amicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-247, 2016, L'univers des normes, 978-2-7535-5124-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-247, 2016, L'univers des normes, 978-2-7535-5124-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie de la sexualité et droit pénal au début du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix, Julie and Jacquelin, Mathieu and Manacorda, Stefano and Parizot, Raphaële. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et justice : mélanges en l'honneur de Geneviève Giudicelli-Delage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.479-501, 2016, 978-2-247-15964-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.479-501, 2016, 978-2-247-15964-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine perpétuelle comme horizon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort pénale, Les enjeux historiques et contemporains de la peine de mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2015, L'univers des normes, 978-2-7535-3672-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victime et les métamorphoses de la justice pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juste victime dans le procès pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, p.137-149, 2015, Collection Droit société et risque, 978-2-343-02595-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’amitié comme mode de vie, Entretien avec Michel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René De Ceccatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bitoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gros, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Gallimard, pp.1359-1365, 2015, La Pléiade, 978-2-07-013453-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine perpétuelle comme horizon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort pénale, Les enjeux historiques et contemporains de la peine de mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2015, L'univers des normes, 978-2-7535-3672-2</w:t>
+              <w:t xml:space="preserve">Politique(s) criminelle(s), Mélanges en l’honneur de Christine Lazerges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.557-568, 2014, 978-2-247-12992-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, p.137-149, 2015, Collection Droit société et risque, 978-2-343-02595-7</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment reconnaître les nouveaux modes d’exercice de la Justice ? Restitution de l’atelier n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Justice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice du XXIème siècle, Les actes du débat national 10-11 janvier 2014, Maison de l’Unesco, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479-482, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’amitié comme mode de vie, Entretien avec Michel Foucault</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les symboles en question dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures du procès au-delà-des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 59-71, 2014, Thèmes et commentaire, 978-2247-13465-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del uso de la nociones de « delincuentes deficientes mentales » y « delincuentes habituales » en las legislaciones alemana, belga, francesa y suiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René De Ceccatty</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Securitarismo y Derecho penal, Por une derecho penal humanista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla La Mancha, pp. 71-91, 2013, colection de estudios penales, 978-84-9044-115-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter versus juger, Quel rituel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2, Gallimard, pp.1359-1365, 2015, La Pléiade, 978-2-07-013453-3</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 343-365, 2013, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp. 59-71, 2014, Thèmes et commentaire, 978-2247-13465-6</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise en jeu des places et des identités ou l’office du juge redéployé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.297-343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.479-482, 2014</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre management pour une justice de meilleure qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 469-497, 2013, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.557-568, 2014, 978-2-247-12992-8</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las politicas de seguridad a la luz de la doctrina de la Nueva Defensa Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Securitarismo y Derecho penal, Por une derecho penal humanista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-la Mancha, pp. 43-71, 2013, Coleccion de estudios penales, 978-84-9044-115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-la Mancha, pp. 43-71, 2013, Coleccion de estudios penales, 978-84-9044-115-2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célérité de la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Lorvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.255-297, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 469-497, 2013, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques sources et points nouveaux de flexibilité des sanctions pénales. Rapport Général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La flexibilité des sanctions », XXIe Journées juridiques Jean Dabin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 599-621, 2013, Bibliothèque de la faculté de droit et de criminologie de Louvain, 978-2-8027-3764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Danet</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter versus juger? Quel rituel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.297-343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Danet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale - Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Del uso de la nociones de « delincuentes deficientes mentales » y « delincuentes habituales » en las legislaciones alemana, belga, francesa y suiza</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assistance d’un avocat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle de l’avocat dans la phase préliminaire du procès pénal à la lumière de la jurisprudence Salduz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, pp. 69-89, 2012, Collection du jeune barreau de Charleroi, 978-2-87455-420-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger la folie ? Au-delà de la responsabilité et de l’irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime et folie, les entretiens de la fondation de Treilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp. 303-323, 2011, Les cahiers de la NRF, 978-2-07-013439-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur l’usage de la visioconférence dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et droits humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien, pp. 7-17, 2011, collection grands colloques, 978-2-7076-1746-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de la parole et les droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole, l’écrit et l’image en justice : quelle procédure au XXIe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.127-141, 2011, Entretiesn d'Aguesseau, 978-2-84287-530-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et amnistie, une relation au temps à retrouver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire et le crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010-27, Editions Cujas, pp.51-64, 2011, Travaux de l'institut de sciences criminelles de Poitiers, 0248-0301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture française de la cour d’assises belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme de la cour d’assises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthémis,, pp. 47-69, 2011, Collection du jeune barreau de Charleroi, 978-2-87455-328-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine entre logique de la gravité et du risque dans la politique criminelle française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peine dans tous ses états, Hommage à Michel van de Kerchove</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 79-93, 2011, 978-2-8044-3836-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense de rupture, défense de connivence, qu’est-ce à dire aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial 2010, Editions Cujas, pp.89-99, 2010, Revue pénitentiaire et de droit pénal, 0035-3825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres opinions sur la relation entre l’enseignement du droit et la profession d’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et droit du procès, Mélanges en l’honneur de Serge Guinchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1073-1083, 2010, 978-2-247-08525-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice bafouée, l’Etat des droits de l’homme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.35-48, 2010, sur le vif, 978-2-7071-6004-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des procédures pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 53, Dalloz, pp.201-213, 2010, Archives de philosophie du droit, 978-2-247-08910-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vraie question, des constats multiples et quelques mises en garde, Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délinquance dans l’espace public, délinquance des gens de la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial 2010, Revue juridique de l'ouest, pp.117-123, 2010, CRJO-IODE, 0990-1027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge d’instruction, une institution sur la défensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge d’instruction, Approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaries de Dijon, pp. 281-301, 2010, Institutions, 978-2-915611-68-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et punir aujourd’hui, la nouvelle gestion des illégalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société de surveillance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.20-28, 2009, Sur le vif, 978-2-7071-5733-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense et savoirs sur le crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folie et Justice, relire Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.67-85, 2009, 978-2-7492-1084-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à la réédition de &amp;quot;La politique criminelle des Etats autoritaires&amp;quot; de Henri Donnedieu de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise moderne du droit pénal, La politique criminelle des Etats autoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.I à VII, 2009, Bibliothèque Dalloz, 978-2-247-08552-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation en criminologie, Quels besoins quels objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Babel criminologique, Formation et recherche sur le phénomène criminel: sortir de l'exception française?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.75-83, 2009, Criminologie, 978-2-296-10882-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five years of the security mania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The security mania: France 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Carceral notebooks, pp.17-30, 2009, Carceral notebooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantasme de la surveillance absolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla La Mancha, pp. 71-91, 2013, colection de estudios penales, 978-84-9044-115-2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie asphyxiée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.45-55, 2008, Sur le vif, 978-2-7071-5476-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traiter versus juger, Quel rituel ?</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq ans de frénésie pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frénésie sécuritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.19-29, 2008, Sur le vif, 978-2-7071-5432-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle répercussion les conditions de la garde à vue peuvent-elles avoir sur l’intervention et la contribution du médecin ? Le point de vue de l’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de consensus, L’intervention du médecin en garde à vue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 195-225, 2006, Thèmes et commentaires, 2 24706 0846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire « La politique criminelle des Etats autoritaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le champ pénal, Mélanges en l’honneur de Reynald Ottenhof</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 37-53, 2006, 2 247 06650 X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteintes à la dignité, pénalisation et prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et prostitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.51-63, 2006, 2-7535-0323-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur deux exemples de politique pénales locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et prostitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp. 99-111, 2006, 2-7535-0323-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juridictionnalisation vue par les avocats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles orientations de la phase exécutoire du procès pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006-25, Editions Cujas, pp. 129-145, 2006, Travaux de l’institut de sciences criminelles de Poitiers, 2-254-07403-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles figures de la prohibition des stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prohibition des drogues, regards croisés sur un interdit juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp. 43-55, 2005, 2-7535-0111-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procéduralisation en droit pénal, Quel enjeu pour la défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions du droit (Contractualisation et procéduralisation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'université de Rouen, pp. 199-214, 2004, 2-87775-357-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation Le nouveau procès pénal après la loi Perben II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau procès pénal après la loi Perben II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.Pages XIII-XVIII, 2004, Journées d'études Dalloz, Dossiers, 224-705-834-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des parties. Temps du litige ou du conflit et temps de la procédure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps, la justice et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.119-131, 2004, Entretiens d'Aguesseau, 2-84287-330-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la sécurité et le risque au cœur d’un nouveau droit pénal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 343-365, 2013, 978-2-7535-2872-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives du droit public, Mélanges offerts à Jean-Claude Hélin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis nexis Litec, pp.197-207, 2004, 2-7110-0470-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.255-297, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge unique, progression ou progrès?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme de la justice, réforme de l'état</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp. 150-159, 2003, Droit et justice, 2 13 053790 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp. 599-621, 2013, Bibliothèque de la faculté de droit et de criminologie de Louvain, 978-2-8027-3764-3</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique, les connaissances, la culture en 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopedia universalis, pp.205-208, 2002, Universalia, 2-85229-329-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression a-t-elle valeur de prévention de la prise de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conduites addictives, conduites à risques: Quels liens, quelle prévention?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masson, pp.35-47, 2002, Médecine et Psychothérapie, 2-294-01023-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...2246 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03673970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restitutions après l’annulation d’un contrat d’intégration soumis à la loi du 6 juillet 1964</w:t>
               </w:r>
@@ -13349,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Ceccatty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bitoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Brizais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lorvellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679333v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lorvellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Ottenhof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baynast De Septfontaines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Ceccatty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bitoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Brizais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lorvellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679333v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lorvellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Ottenhof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baynast De Septfontaines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>