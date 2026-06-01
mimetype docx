--- v2 (2026-05-02)
+++ v3 (2026-06-01)
@@ -462,6499 +462,6568 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In memoriam Reynald Ottenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05615646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’absence de procès pénal d’Edmond Dantès : illégalité et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Cliquennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (1), pp.109-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.094.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Danet</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/riej.094.0109⟩</w:t>
+                <w:t xml:space="preserve">halshs-05269412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec M. Jean Danet, membre de la mission Guigou sur la présomption d’innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'article 9-1 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 04, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - La prudence du juge à l'épreuve des organisations judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03076710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - Réflexions sur la foi du palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans le débat démocratique - Entretien avec Henri Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la force d'inertie des facultés de droit en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population des multi condamnés enfin approchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli-Delage et Christine Lazerges (dir.), La minorité à contresens, Enfants en danger, enfants délinquants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Muriel Fabre-Magnan, La gestation pour autrui ; Irène Théry, Anne-Marie Leroyer, Filiation, origines, parentalité : le droit face aux nouvelles valeurs de responsabilité générationnelle ; Bertrand Russell, Le mariage et la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits galets de la gravière et la mosaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de départ du délai d'un an de l'article R. 53-21 du code de procédure pénale en cas de condamnation avec sursis et la proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avocat, le juge et l'émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur « auditionné » sans notification de ses droits et le « faisceau d'indices de la conscience qu'il avait de ses droits » ou du mauvais usage du « complexe du homard » en procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du délai d'examen d'un appel du parquet en matière de prolongation de la détention provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribune - « L'argument &amp;quot;régalien&amp;quot; réduira-t-il la loi Taubira à un discours idéologique de plus en la privant de toute efficacité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours du ministère public en matière de maintien en détention provisoire après un renvoi en correctionnelle sans ordonnance sur les réquisitions de maintien en détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation de la période de sûreté : quand simplicité et prévisibilité riment avec finalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussée de fièvre scientiste à la chambre criminelle, le recours au « portrait robot génétique » (mais approximatif) est validé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une défense pénale active et critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est de l'office du juge d'interpréter les traités internationaux invoqués dans la cause soumise à son examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les erreurs répétées du greffe de la maison d'arrêt n'effacent pas celle du détenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de loyauté des preuves et sonorisation de cellules de garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête de flagrant délit non prolongée ne peut se poursuivre que sous la forme d'une enquête préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de recherche pluridisciplinaire ambitieux ancré dans le quotidien des juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de prévenus en usagers du système pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rituel judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rumeur à la révision ou les leçons de l'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'apport combiné, et insuffisant, d'un acte de mise en accusation et des questions posées au jury. Article 6§ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'opposition implique celui de contester la validité des preuves quand la fuite du prévenu n'est pas démontrée. Articles 6 §1 CEDH, 134, 175 et 385 du C. pr. pén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullités : qualité à agir et atteinte aux intérêts de la personne concernée, vers une régression des droits de la défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de prévenus en usagers de la chaîne pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de la garde à vue irrégulière et feuille de motivation font-ils bon ménage ? Un des « principaux éléments à charge » pourrait ne pas être « essentiel » à la décision de culpabilité ! Article préliminaire et 365-1 du C. pr. pén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convocation par procès verbal jugée inopportune, une décision aux risques du tribunal ou l'histoire d'un revirement mal inspiré (C. pr. pén., art. 397-2 al. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confession « spontanée » rapportée par le policier « à l'écoute » ne mérite pas l'indulgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célérité de la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de schéma d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision sur contradiction entre deux condamnations inconciliables : un cas d'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni le souci du rendement ni la crainte du contradictoire ne peuvent conduire à refuser d'entendre les témoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - L'État de justice, France, XIIIe-XXe siècle : l'emprise contemporaine des juges, t. II., Jacques Krynen, Bibliothèque des histoires, Gallimard, 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité, non-conventionalité et application de la loi nouvelle sur la garde à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise et le respect des droits de la défense : juges d'instruction, encore un effort..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garde à vue et l'éloignement des étrangers en situation irrégulière : fin d'une époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Laura Bossi, « Les frontières de la mort », 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête et sources des journalistes, une solution attendue et sans réelle surprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel à la loi, culpabilité et STIC : mise au point, suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'audition d'une personne alitée et intubée n'est qu'hypothétiquement conforme à l'article 3 de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre le placement sous scellé d'un cédérom et le refus de complément d'expertise du dit cédérom ; un appel d'une ordonnance de refus de demande de complément d'expertise ne rend pas irrecevable une demande d'annulation de scellés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prévenu assigné à résidence en exécution d'une condamnation prononcée à l'étranger ne saurait être jugé en son absence sauf renonciation à comparaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, voir, entendre - Le Maître des aveux, Thierry Cruvellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la force probante de la garde à vue irrégulière et du fondement essentiel d'une décision de culpabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt gestionnaire pour la visioconférence ne doit pas aveugler..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences processuelles d'une inconstitutionnalité ou des effets pratiques de la malheureuse « inscription » de l'inceste dans le code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première comparution de l'article 114, alinéa 4 et la délivrance des copies, une inutile sévérité ou le refus d'un égalitarisme paresseux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture irrémédiable ou non du caractère équitable de la procédure et de l'égalité des armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de principe constitutionnel de prescription en matière disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice en situation - Le sens de l'erreur judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouvel alinéa de l'article préliminaire du code de procédure pénale nous prémunit-il des erreurs judiciaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 07 et 08, pp.331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des arrêts de cour d'assises ou l'étrange avènement d'une réforme par d'obscurs chemins de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d'irresponsabilité pénale pour cause de trouble mental : des précisions et des questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ordonnance de renvoi peut être motivée sans être originale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences de l'usage mal contrôlé de la notion de victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présentation au procureur en cas de transfèrement : entre constitutionnalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les écritures ne valent plus conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la visioconférence en matière de détention provisoire, la fin annoncée d'une jurisprudence complaisante au souci de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rappel à la loi, préambule ou « alternative » aux poursuites, au choix du ministère public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation pour le juge de s'assurer que le prévenu a été informé de son droit d'être assisté d'un avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : précision d'importance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détention provisoire : assignation à résidence avec surveillance électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défèrement au procureur sans assistance d'un avocat : une conformité à la constitution avec réserve, signe d'une réponse fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue : une non-conventionnalité bien réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref commentaire de l'annuaire statistique 2009-2010 en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution à sa propre incrimination sans assistance d'un avocat ne peut avoir de force probante, pas même valeur de preuve « corroborante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Assemblée plénière ne transmet pas la question de la constitutionnalité de sa jurisprudence sur la prescription de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle oralité ? Entretien avec Jean Danet, par Jean-Luc Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Massé, Jean-Paul Jean et André Giudicelli (dir.), Un droit pénal postmoderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le FNAEG au Conseil constitutionnel : deux réserves, une confortation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une amende de composition pénale ne peut constituer le premier terme de la récidive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques sécuritaires à la lumière de la doctrine de la défense sociale nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref commentaire de quelques chiffres de l'annuaire 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06, pp.262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref commentaire de quelques chiffres sur la justice pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giudicelli-Delage, C. Lazerges (dir.), La victime sur la scène pénale en Europe, Paris PUF, Les voies du droit, mai 2008, 290 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.1035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fou et sa « dangerosité », un risque spécifique pour la justice pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de détention et l'article 225-14 du code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.2218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice pénale et réforme de la carte judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l'action publique : quels fondements et quelle réforme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 07 et 08, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur la typologie et la mise en oeuvre des nullités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CRPC : du modèle législatif aux pratiques...et des pratiques vers quel(s) modèle(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques tirées d'une première évaluation de la composition pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 05, pp.196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 04, pp.707</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la procédure à la répression de la criminalité organisée, ou laquelle est l'instrument de l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 05, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 01, pp.115</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès d'assises après la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 01, pp.147</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'état de santé et la détention en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 01, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5959 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6964,512 +7033,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur la réponse pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection générale des services de la Justice, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs et synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité de la justice </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le GIP Mission de recherche Droit et Justice, Ministère de la Justice, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indépendance de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'indépendance de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lysias, Nantes, Mar 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalité des chances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : les études de droit </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Nantes, Mar 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Inspection générale des services de la Justice, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité des magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité des magistrats </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSM, Paris, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le GIP Mission de recherche Droit et Justice, Ministère de la Justice, Apr 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture et propos conclusifs [des actes du colloque &amp;quot;Le sens de la peine et le droit à l'oubli : de la marque au fer rouge aux fichiers informatisés&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens de la peine et le droit à l’oubli : de la marque au fer rouge aux fichiers informatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Justice. Direction des affaires criminelles et des grâces, Nov 2015, Nantes, France. 5-11 et pp. 43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CSM, Paris, Jun 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une heure magique : la plaidoirie de Gaston Monnerville au procès des insurgés de Cayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’injustice crée le droit : le procès des insurgés de Cayenne à Nantes en 1931</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, archives départementales de Loire-Atlantique, Apr 2011, Nantes, France. https://syllabus-com8.webnode.fr/_files/200000030-cc00ccdf49/la plaidoirie de Gaston Monnerville au procès des insurgés de Cayenne.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7479,988 +7548,988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sagant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sagant</w:t>
+                <w:t xml:space="preserve">hal-05193555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineurs et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 360 p., 2022, Collection les sens du droit, François Rousseau et Emmanuelle Chevreau, 978-2-247-21399-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 352 p., 2020, A savoir, 9782247195725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 540 p., 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice pénale entre rituel et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rnnes, 2010, L'univers des normes, 978-2-7535-1172-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription, amnistie et grâce en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 447 p., 2008, Thèmes et commentaires, 978-2-247-07657-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice pénale, le tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2006, folio actuel inédit, 2-07-033000-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique et prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 175 p., 2006, collection "Des sociétés", 2-7535-0323-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. Dalloz, 270 p., 2004, Etats de droit, Loic Cadiet, 2-247-05844-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La composition pénale - Une première évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2004, Bibliothèques de droit, 2-7475-7881-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleus, blancs, nègres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le passeur, 90 p., 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique des contrats en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes, Faculté de doit et des sciences politiques, Formation socio-politique de la France de l'Ouest (7), 250 p., 1977, Centre de recherche politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 360 p., 2022, Collection les sens du droit, François Rousseau et Emmanuelle Chevreau, 978-2-247-21399-3</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours juridique et perversions sexuelles : XIXème et XXème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes, Faculté de droit et des sciences politiques, Famille et politique (6), 109 p., 1977, Centre de recherche politique, Michèle Bordeaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...769 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8470,4348 +8539,4348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire de la dangerosité en droit pénal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Clay; Bénédicte Fauvarque-Cosson; Florence Renucci; Sandrine Zientara-Logeay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats généraux de la recherche sur le droit de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.603-609, 2018, 978-2-7110-2901-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la force d'inertie des facultés de droit en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une nouvelle éducation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, Logiques juridiques, 978-2-343-10744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref retour sur un siècle d’illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaugendre, Sébastien; Bernault, Carine; Briand, Philippe; Garcia, Fanny; Pironon, Valérie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum : mélanges en l'honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.251-259, 2017, Etudes, mélanges, travaux, 978-2-247-17057-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves notations sur l’institution judiciaire dans une société de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouchard, Isabelle and Lorenzini, Daniele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés carcérales : relecture(s) de "Surveiller et punir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.171-181, 2017, 978-2-84934-327-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.251-259, 2017, Etudes, mélanges, travaux, 978-2-247-17057-9</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la notion de défense de rupture : Willard, Vergès et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salas, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le procès politique : XVe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.177-193, 2017, 978-2-11-145303-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.177-193, 2017, 978-2-11-145303-6</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnedieu de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Beauvallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la justice pénale internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.348-349, 2017, 978-2-85130-248-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, pp.348-349, 2017, 978-2-85130-248-9</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie de la sexualité et droit pénal au début du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix, Julie and Jacquelin, Mathieu and Manacorda, Stefano and Parizot, Raphaële. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et justice : mélanges en l'honneur de Geneviève Giudicelli-Delage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.479-501, 2016, 978-2-247-15964-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libres propos sur l’enseignement du droit, la représentation de l’excellence et le gâchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barabé-Bouchard, Véronique and Feuillet-Liger, Brigitte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Francis Kernaleguen : liber amicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.237-247, 2016, L'univers des normes, 978-2-7535-5124-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.479-501, 2016, 978-2-247-15964-2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’amitié comme mode de vie, Entretien avec Michel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René De Ceccatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bitoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gros, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Gallimard, pp.1359-1365, 2015, La Pléiade, 978-2-07-013453-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine perpétuelle comme horizon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort pénale, Les enjeux historiques et contemporains de la peine de mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2015, L'univers des normes, 978-2-7535-3672-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La victime et les métamorphoses de la justice pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juste victime dans le procès pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, p.137-149, 2015, Collection Droit société et risque, 978-2-343-02595-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean Danet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les symboles en question dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures du procès au-delà-des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 59-71, 2014, Thèmes et commentaire, 978-2247-13465-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine perpétuelle comme horizon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique(s) criminelle(s), Mélanges en l’honneur de Christine Lazerges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.557-568, 2014, 978-2-247-12992-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment reconnaître les nouveaux modes d’exercice de la Justice ? Restitution de l’atelier n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Justice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice du XXIème siècle, Les actes du débat national 10-11 janvier 2014, Maison de l’Unesco, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479-482, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter versus juger? Quel rituel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René De Ceccatty</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2, Gallimard, pp.1359-1365, 2015, La Pléiade, 978-2-07-013453-3</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Danet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale - Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.557-568, 2014, 978-2-247-12992-8</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre management pour une justice de meilleure qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 469-497, 2013, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.479-482, 2014</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las politicas de seguridad a la luz de la doctrina de la Nueva Defensa Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Securitarismo y Derecho penal, Por une derecho penal humanista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-la Mancha, pp. 43-71, 2013, Coleccion de estudios penales, 978-84-9044-115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp. 59-71, 2014, Thèmes et commentaire, 978-2247-13465-6</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise en jeu des places et des identités ou l’office du juge redéployé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.297-343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del uso de la nociones de « delincuentes deficientes mentales » y « delincuentes habituales » en las legislaciones alemana, belga, francesa y suiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Securitarismo y Derecho penal, Por une derecho penal humanista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla La Mancha, pp. 71-91, 2013, colection de estudios penales, 978-84-9044-115-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter versus juger, Quel rituel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 343-365, 2013, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La célérité de la réponse pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Brizais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Lorvellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réponse pénale, Dix ans de traitement des délits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.297-343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.255-297, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 469-497, 2013, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques sources et points nouveaux de flexibilité des sanctions pénales. Rapport Général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La flexibilité des sanctions », XXIe Journées juridiques Jean Dabin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 599-621, 2013, Bibliothèque de la faculté de droit et de criminologie de Louvain, 978-2-8027-3764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-la Mancha, pp. 43-71, 2013, Coleccion de estudios penales, 978-84-9044-115-2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assistance d’un avocat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle de l’avocat dans la phase préliminaire du procès pénal à la lumière de la jurisprudence Salduz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, pp. 69-89, 2012, Collection du jeune barreau de Charleroi, 978-2-87455-420-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peine entre logique de la gravité et du risque dans la politique criminelle française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peine dans tous ses états, Hommage à Michel van de Kerchove</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 79-93, 2011, 978-2-8044-3836-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et amnistie, une relation au temps à retrouver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire et le crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010-27, Editions Cujas, pp.51-64, 2011, Travaux de l'institut de sciences criminelles de Poitiers, 0248-0301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger la folie ? Au-delà de la responsabilité et de l’irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime et folie, les entretiens de la fondation de Treilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp. 303-323, 2011, Les cahiers de la NRF, 978-2-07-013439-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur l’usage de la visioconférence dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et droits humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien, pp. 7-17, 2011, collection grands colloques, 978-2-7076-1746-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de la parole et les droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole, l’écrit et l’image en justice : quelle procédure au XXIe siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.127-141, 2011, Entretiesn d'Aguesseau, 978-2-84287-530-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture française de la cour d’assises belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme de la cour d’assises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthémis,, pp. 47-69, 2011, Collection du jeune barreau de Charleroi, 978-2-87455-328-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge d’instruction, une institution sur la défensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge d’instruction, Approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaries de Dijon, pp. 281-301, 2010, Institutions, 978-2-915611-68-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense de rupture, défense de connivence, qu’est-ce à dire aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial 2010, Editions Cujas, pp.89-99, 2010, Revue pénitentiaire et de droit pénal, 0035-3825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres opinions sur la relation entre l’enseignement du droit et la profession d’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et droit du procès, Mélanges en l’honneur de Serge Guinchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1073-1083, 2010, 978-2-247-08525-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice bafouée, l’Etat des droits de l’homme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.35-48, 2010, sur le vif, 978-2-7071-6004-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des procédures pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 53, Dalloz, pp.201-213, 2010, Archives de philosophie du droit, 978-2-247-08910-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vraie question, des constats multiples et quelques mises en garde, Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délinquance dans l’espace public, délinquance des gens de la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, numéro spécial 2010, Revue juridique de l'ouest, pp.117-123, 2010, CRJO-IODE, 0990-1027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et punir aujourd’hui, la nouvelle gestion des illégalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société de surveillance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.20-28, 2009, Sur le vif, 978-2-7071-5733-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense et savoirs sur le crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folie et Justice, relire Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.67-85, 2009, 978-2-7492-1084-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à la réédition de &amp;quot;La politique criminelle des Etats autoritaires&amp;quot; de Henri Donnedieu de Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise moderne du droit pénal, La politique criminelle des Etats autoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.I à VII, 2009, Bibliothèque Dalloz, 978-2-247-08552-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation en criminologie, Quels besoins quels objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Babel criminologique, Formation et recherche sur le phénomène criminel: sortir de l'exception française?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.75-83, 2009, Criminologie, 978-2-296-10882-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five years of the security mania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The security mania: France 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Carceral notebooks, pp.17-30, 2009, Carceral notebooks</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq ans de frénésie pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frénésie sécuritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.19-29, 2008, Sur le vif, 978-2-7071-5432-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantasme de la surveillance absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reynald Brizais</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie asphyxiée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.45-55, 2008, Sur le vif, 978-2-7071-5476-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle répercussion les conditions de la garde à vue peuvent-elles avoir sur l’intervention et la contribution du médecin ? Le point de vue de l’avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de consensus, L’intervention du médecin en garde à vue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 195-225, 2006, Thèmes et commentaires, 2 24706 0846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire « La politique criminelle des Etats autoritaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le champ pénal, Mélanges en l’honneur de Reynald Ottenhof</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 37-53, 2006, 2 247 06650 X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteintes à la dignité, pénalisation et prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et prostitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.51-63, 2006, 2-7535-0323-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur deux exemples de politique pénales locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.255-297, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et prostitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp. 99-111, 2006, 2-7535-0323-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp. 599-621, 2013, Bibliothèque de la faculté de droit et de criminologie de Louvain, 978-2-8027-3764-3</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juridictionnalisation vue par les avocats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles orientations de la phase exécutoire du procès pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006-25, Editions Cujas, pp. 129-145, 2006, Travaux de l’institut de sciences criminelles de Poitiers, 2-254-07403-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles figures de la prohibition des stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prohibition des drogues, regards croisés sur un interdit juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp. 43-55, 2005, 2-7535-0111-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la sécurité et le risque au cœur d’un nouveau droit pénal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives du droit public, Mélanges offerts à Jean-Claude Hélin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis nexis Litec, pp.197-207, 2004, 2-7110-0470-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procéduralisation en droit pénal, Quel enjeu pour la défense ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions du droit (Contractualisation et procéduralisation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'université de Rouen, pp. 199-214, 2004, 2-87775-357-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation Le nouveau procès pénal après la loi Perben II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau procès pénal après la loi Perben II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.Pages XIII-XVIII, 2004, Journées d'études Dalloz, Dossiers, 224-705-834-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des parties. Temps du litige ou du conflit et temps de la procédure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps, la justice et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.119-131, 2004, Entretiens d'Aguesseau, 2-84287-330-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge unique, progression ou progrès?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme de la justice, réforme de l'état</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp. 150-159, 2003, Droit et justice, 2 13 053790 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique, les connaissances, la culture en 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopedia universalis, pp.205-208, 2002, Universalia, 2-85229-329-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression a-t-elle valeur de prévention de la prise de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conduites addictives, conduites à risques: Quels liens, quelle prévention?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masson, pp.35-47, 2002, Médecine et Psychothérapie, 2-294-01023-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restitutions après l’annulation d’un contrat d’intégration soumis à la loi du 6 juillet 1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lorvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrits de droit rural et agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.271-292, 2002, 2-247-04750-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense et le choix de la peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.343, 2013, L'univers des normes, 978-2-7535-2872-7</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Ottenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation de la peine, De Saleilles à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.245-249, 2001, Criminologie et sciences de l'homme, 2-86586-868-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anthemis, pp. 69-89, 2012, Collection du jeune barreau de Charleroi, 978-2-87455-420-9</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir judiciaire en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique, les connaissances, la culture en 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Encyclopedia universalis, pp.120-125, 1999, Universalia, 2-85229-326-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp. 303-323, 2011, Les cahiers de la NRF, 978-2-07-013439-7</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l'homosexualité dans la doctrine et la jurisprudence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homosexualités et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.97-108, 1998, Les voies du droit, 2 13 049439 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...2458 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12821,271 +12890,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements et mobilités d’un corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la Magistrature. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’office du juge pénal en matière délictuelle, in La prudence et l’autorité, Rapport de l’Institut des hautes études sur la Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut des hautes études sur la Justice. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une administration au service de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cadiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Baynast De Septfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmas-Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Le Club des juristes. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13095,114 +13164,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et disciplines de production et de commercialisation en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Danet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris I - Panthéon-Sorbonne, 1982. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03671533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13349,51 +13418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678583v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Ceccatty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bitoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Brizais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lorvellec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679333v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lorvellec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Ottenhof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baynast De Septfontaines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05615646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cliquennois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.094.0109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Auroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Ceccatty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bitoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03431728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676996v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Brizais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lorvellec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680055v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674798v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673975v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679333v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lorvellec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Ottenhof" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463594v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Baynast De Septfontaines" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03671533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>