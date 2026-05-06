--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1746 +234,2014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et modélisation RF de capacités MIM intégrées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF Performance of CMOS Technology Passive Devices using 3D Hybrid Bonding Interconnections at mm-Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Xplore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp. 198-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC65284.2025.11234388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048979v1</w:t>
+                <w:t xml:space="preserve">cea-05369792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Stacked Parallel Plate Shunt Capacitor for Millimeter-Wave Systems in Low-Cost Highly Integrated CMOS Technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+                <w:t xml:space="preserve">Extension of quasi-load insensitive generalized Class-E Doherty operation with complex load trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lssc.2022.3172992⟩</w:t>
+              <w:t xml:space="preserve">Chips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chips4020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775893v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05071533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Design Method for Millimeter Wave Distributed Amplifier Based on Four-Port Chain (ABCD) Matrix Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mesures et modélisation RF de capacités MIM intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2022.3197436⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772267v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated isolation functions for driving power semiconductor devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Vafaei</w:t>
+                <w:t xml:space="preserve">Integrated Stacked Parallel Plate Shunt Capacitor for Millimeter-Wave Systems in Low-Cost Highly Integrated CMOS Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. To</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.114-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lssc.2022.3172992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09398368.2016.1260259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012343v1</w:t>
+                <w:t xml:space="preserve">hal-03775893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General expression for tunable matching network efficiency in the case of complex impedances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Design Method for Millimeter Wave Distributed Amplifier Based on Four-Port Chain (ABCD) Matrix Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Freitas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2022.3197436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011664v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Semi-Lumped UWB Bandpass Filter with Improved out-of-band performances</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated isolation functions for driving power semiconductor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vafaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09398368.2016.1260259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625189v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-lumped microstrip UWB bandpass filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+                <w:t xml:space="preserve">General expression for tunable matching network efficiency in the case of complex impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (5), pp.1160-1166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084228v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Design and Measurement Methodology for a Tunable RF Impedance-Matching Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Corrao</w:t>
+                <w:t xml:space="preserve">Miniaturized Semi-Lumped UWB Bandpass Filter with Improved out-of-band performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (10), pp.110-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084223v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement method for characterisation of RF impedance tuners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bailly</w:t>
+                <w:t xml:space="preserve">A semi-lumped microstrip UWB bandpass filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20072188⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (01), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1759078709000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084224v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Computation and 3D Modelling of the Microwave Photo-induced Load in CPW Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Gary</w:t>
+                <w:t xml:space="preserve">Complete Design and Measurement Methodology for a Tunable RF Impedance-Matching Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilcot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.21754⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (11), pp.2620-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2008.2006105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00146030v1</w:t>
+                <w:t xml:space="preserve">hal-02084223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and selective low-pass filter with reduced spurious responses, based on CPW tapered periodic structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Accurate measurement method for characterisation of RF impedance tuners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Eusebe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875290⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (25), pp.1434-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20072188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146035v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical modeling and analysis in three dimensions of the optical carrier injection and diffusion in a semiconductor substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gary</w:t>
+                <w:t xml:space="preserve">A compact and selective low-pass filter with reduced spurious responses, based on CPW tapered periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Eusebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2367-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2006.872284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00395983v1</w:t>
+                <w:t xml:space="preserve">hal-00146035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Modeling and Analysis in 3-Dimensions of the Optical Carriers Injection and Diffusion in a Semiconductor Substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical modeling and analysis in three dimensions of the optical carrier injection and diffusion in a semiconductor substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilcot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 24, no. 5, pp.2163-2170</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 24 (5), pp.2163-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2006.872284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146025v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D photo-induced load modeling for optically controlled microwave microstrip line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Analytical Modeling and Analysis in 3-Dimensions of the Optical Carriers Injection and Diffusion in a Semiconductor Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vilcot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, no. 5, pp.2163-2170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084226v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semi-Analytical Computation and 3D Modelling of the Microwave Photo-induced Load in CPW Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (9), pp.1718-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.21754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D photo-induced load modeling for optically controlled microwave microstrip line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (5), pp.356--359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.11380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a simulation of an optically controlled microwave microstrip line at 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (3), pp.681-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/20.996177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1983,2575 +2251,2575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for Wideband Class-E Sequential Load Modulated Balanced Amplifier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+                <w:t xml:space="preserve">Error Term Analysis in 16-Term Calibration: Enhancing SiGe HBT S-Parameter Accuracy up to 330 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">newcas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11106994⟩</w:t>
+              <w:t xml:space="preserve">2025 20th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.242-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC65284.2025.11234505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05215309v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Term Analysis in 16-Term Calibration: Enhancing SiGe HBT S-Parameter Accuracy up to 330 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jojo Varghese</w:t>
+                <w:t xml:space="preserve">Design Methodology for Wideband Class-E Sequential Load Modulated Balanced Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 20th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMIC65284.2025.11234505⟩</w:t>
+              <w:t xml:space="preserve">newcas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.401-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399970v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05215309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732684⟩</w:t>
+              <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Larnaca, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME61930.2024.10559702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791543v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'adaptation utilisant des lignes couplées en technologie CMOS en bande millimétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+                <w:t xml:space="preserve">Comparaison des Modèles de Calibrage pour l'Extraction Précise des Performances RF d'un Transistor HBT SiGe en haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">1ères Journées techniques du Radio Frequency Test Facility Network : Workshop Calibrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Besnier, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911439v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde haute fréquence avec couplage réduit pour la mesure on-wafer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sendai, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC63395.2024.10830066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697436v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vincent</w:t>
+                <w:t xml:space="preserve">Sonde haute fréquence avec couplage réduit pour la mesure on-wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubarry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911409v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634025v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Modèles de Calibrage pour l'Extraction Précise des Performances RF d'un Transistor HBT SiGe en haute fréquence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jojo Varghese</w:t>
+                <w:t xml:space="preserve">Diviseur de puissance 1 vers 4 compact basé sur des lignes couplées en technologie BiCMOS à 28 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boukhezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées techniques du Radio Frequency Test Facility Network : Workshop Calibrage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Besnier, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818103v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Milon</w:t>
+                <w:t xml:space="preserve">Transformateur d'impédance basé sur des lignes couplées en technologie alumine nanoporeuse 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Eduardo Gentil Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919954v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviseur de puissance 1 vers 4 compact basé sur des lignes couplées en technologie BiCMOS à 28 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+                <w:t xml:space="preserve">WM-02 Mechanical Investigations for High Frequency Probe Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">2024 European Microwave Week: Workshop: On-wafer measurements and material characterisation for communications and quantum applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaobang Shang, Nick Ridler, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911386v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WM-02 Mechanical Investigations for High Frequency Probe Design</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Microwave Week: Workshop: On-wafer measurements and material characterisation for communications and quantum applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736870v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformateur d'impédance basé sur des lignes couplées en technologie alumine nanoporeuse 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Réseaux d'adaptation utilisant des lignes couplées en technologie CMOS en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Eduardo Gentil Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911432v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated test circuit for off-state dynamic drain stress evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joycelyn Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Federspiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidjani Garba-Seybou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPS 2023 - IEEE International Reliability Physics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Monterey, United States. pp.10.1109/IRPS48203.2023.10117885, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS48203.2023.10117885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What causes the fluctuations in fmax with respect to frequency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th BipAK 2023 (Bipolar Arbeit Kreis )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Corbeil-Essonnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched-Mode Power Supply Impact on a Bluetooth Low Energy Receiver Inside a Microcontroller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’une alimentation à découpage et d’un émetteur-récepteur Bluetooth Low Energy dans un même système sur puce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Malbec</w:t>
+                <w:t xml:space="preserve">Analysis of input receiver transistors behavior during a CDM event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bourgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Chesneau</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual EOS/ESD Symposium (EOS/ESD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EOS/ESD54763.2022.9928471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049013v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Analysis of RF Hot-Carrier Reliability Sensitivity and Design Explorations for 28GHz Power Amplifier Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2022, Dallas, United States. pp.4B.2-1-4B.2-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS48227.2022.9764535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of input receiver transistors behavior during a CDM event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Simeu</w:t>
+                <w:t xml:space="preserve">Intégration d’une alimentation à découpage et d’un émetteur-récepteur Bluetooth Low Energy dans un même système sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blaise Jacquier</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual EOS/ESD Symposium (EOS/ESD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856978v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Wideband Millimeter-Wave Bias-Tee – Application to Distributed Amplifier Biasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference (NEWCAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Oxide Breakdown Voltage During a CDM Event Using Very Fast Transmission Line Pulse and Transmission Line Pulse Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4596,6846 +4864,6846 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Monterey, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully-integrated high-isolation transfer switch for G-band in-situ reflectometer applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Study of Inter-Power Domain Failures during a CDM Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bourgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility, ICMIM 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 42nd EOS/ESD symposium (ESDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virginia St, Reno, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934668v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Inter-Power Domain Failures during a CDM Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Jimenez</w:t>
+                <w:t xml:space="preserve">A fully-integrated high-isolation transfer switch for G-band in-situ reflectometer applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 42nd EOS/ESD symposium (ESDA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility, ICMIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Linz, Austria. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934691v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.2–3.6GHz SOI-LDMOS Dual-Input Doherty Power Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, San Jose (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/S3S46989.2019.9320747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully &amp;lt;i&amp;gt;in-situ&amp;lt;/i&amp;gt; reflectometer in G band in 55 nm SiGe BiCMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INMMIC 2018 - International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système de mesure intégré millimétrique en bande G :140-220GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012682v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier Système de Mesure Petit Signaux Deux Ports Complètement Intégré en Bande G</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Output matching network design for broadband class B/J power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2017 13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos - Taormina, Italy. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020034v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thru-load de-embedding method for millimeter wave transmission lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output matching network design for broadband class B/J power amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Réseau d'adaptation pour amplificateur de puissance large bande en classe B/J continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos - Taormina, Italy. pp.41-44</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012859v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de mesure intégré millimétrique en bande G :140-220GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A G band frequency quadrupler in 55 nm BiCMOS for bist applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Integrated Nonlinear Microwave and Millimetre-wave Circuits Workshop (INMMiC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2017.7927310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020036v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'adaptation pour amplificateur de puissance large bande en classe B/J continue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A G band +2 dBm balanced frequency doubler in 55 nm SiGe BiCMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 17th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SiRF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Phoenix, AZ, United States. pp.60-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIRF.2017.7874371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021513v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A G band frequency quadrupler in 55 nm BiCMOS for bist applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Premier Système de Mesure Petit Signaux Deux Ports Complètement Intégré en Bande G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Integrated Nonlinear Microwave and Millimetre-wave Circuits Workshop (INMMiC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012681v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un doubleur de fréquence +4 dBm en technologie BiCMOS 55 nm en bande W</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+                <w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Duc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019237v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Duc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361602v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Long Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362327v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 130-nm SOI CMOS reconfigurable multimode multiband power amplifier for 2G/3G/4G handset applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.254-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333015v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 130-nm SOI CMOS reconfigurable multimode multiband power amplifier for 2G/3G/4G handset applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
+                <w:t xml:space="preserve">Conception d'un doubleur de fréquence +4 dBm en technologie BiCMOS 55 nm en bande W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Francisco, United States. pp.254-257</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012869v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Amplificateur de Puissance Multimode Multibande reconfigurable en technologie CMOS SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Aouimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moron Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SOI CMOS reconfigurable output matching network for multimode multiband power amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Phoenix, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau d'adaptation reconfigurable en technologie CMOS SOI pour amplificateur de puissance multimode multi-bandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
+              <w:t xml:space="preserve">ISPSD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957347v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016758v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
+              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989648v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2014, 13èmes Journées de Caractérisation Microondes et Matériaux, Nantes, 24-26 Mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.id 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert isolé des signaux de commande dans le contexte de l'intégration pour les composants actifs d'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raha Vafaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Thanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Expression for Tunable Matching Network Efficiency in the case of complex impedances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Freitas</w:t>
+                <w:t xml:space="preserve">Amplificateur de puissance à réseau de charge accordable en technologie SOI CMOS pour station de base Femtocell 4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave and Optical Conference, IMOC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. pp.1-4</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994514v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur de puissance à réseau de charge accordable en technologie SOI CMOS pour station de base Femtocell 4G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Giry</w:t>
+                <w:t xml:space="preserve">General Expression for Tunable Matching Network Efficiency in the case of complex impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Vincent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
+              <w:t xml:space="preserve">International Microwave and Optical Conference, IMOC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020778v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.14GHz Watt-level Power Amplifier with Passive Load Modulation in a SOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid-State Circuits Conference (ESSCIRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bucarest, Romania. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendement des réseaux d'adaptation d'impédances accordables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un Réseau d'Adaptation Accordable en technologie CMOS SOI 130 nm pour amplificateur de puissance linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis and Design of Efficient Tunable Matching Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Méthode de synthèse et conception de réseaux d'adaptation accordables et performants pour des applications à 2,4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paiva-Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave and Optical Conference, IMOC 2011, Natal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073011v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Modeling Studies on the SCR ESD Protection Device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">Silicon High Frequency Test Structures Improvement for Millimeter Wave Varactors Characterization Optimization and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sonnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 33th EOS/ESD 2011 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures (ICMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069274v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à Haute Fréquence de Dispositifs de Protection Contre la Décharge Electrostatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">Silicon high frequency test structures improvement for millimeter wave varactors characterization, optimization and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sonnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.-A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Conference on Microelectronic Test Structures, ICMTS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2011.5976868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073387v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de synthèse et conception de réseaux d'adaptation accordables et performants pour des applications à 2,4 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Paiva-Guedes</w:t>
+                <w:t xml:space="preserve">Modeling a SCR-based protection structure for RF-ESD co-design simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073345v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon High Frequency Test Structures Improvement for Millimeter Wave Varactors Characterization Optimization and Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gloria</w:t>
+                <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Microelectronic Test Structures (ICMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.360-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068863v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon high frequency test structures improvement for millimeter wave varactors characterization, optimization and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gloria</w:t>
+                <w:t xml:space="preserve">Design and characterization of an integrated coreless transformer onto a CMOS gate driver for gate signal insulation purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Microelectronic Test Structures, ICMTS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800125v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a SCR-based protection structure for RF-ESD co-design simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+              <w:t xml:space="preserve">MTT-S 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679370v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis and Design of Efficient Tunable Matching Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.360-363</w:t>
+              <w:t xml:space="preserve">International Microwave and Optical Conference, IMOC 2011, Natal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599260v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of an integrated coreless transformer onto a CMOS gate driver for gate signal insulation purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Simonot</w:t>
+                <w:t xml:space="preserve">Scalable Modeling Studies on the SCR ESD Protection Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Proc. of the 33th EOS/ESD 2011 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068882v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a SCR-based protection structure for RF-ESD co-design simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Modélisation à Haute Fréquence de Dispositifs de Protection Contre la Décharge Electrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069250v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Physical Model for the SCR ESD protection device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 32th EOS/ESD 2010 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre ULB basé sur des structures périodiques sinusoïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées de Caractérisation Microondes et Matériaux JCMM'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious Supression Semi-lumped UWB Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Spurious Supression Semi-lumped UWB Bandpass Filter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe-bande à Ultra Large Bande miniaturisé avec réjection des lobes secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filtre passe-bande à Ultra Large Bande miniaturisé avec réjection des lobes secondaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious Supression Semi-lumped UWB Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe-bande à Ultra Large Bande miniaturisé avec réjection des lobes secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique et électromagnétique de capacités MIM entre 40 MHz et 110 GHz en technologie standard CMOS 120 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique de l'isolant inter-armature de capacités Cu-Si3N4-Cu entre 45 MHz et 40 GHz en technologie CMOS 120nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gallitre</w:t>
+                <w:t xml:space="preserve">Extraction of equivalent electrical models for damascene MIM capacitors in a standard 120~nm CMOS technology for ultra wide band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE IECON Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, PARIS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148420v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux nouveaux pour l'intégration de composants passifs dans les circuits intégrés avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a miniaturized ultra wideband bandpass filter based on a hybrid lumped capacitors - distributed transmission lines topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Microwave Conference, EuMC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, MANCHESTER, United Kingdom. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of equivalent electrical models for damascene MIM capacitors in a standard 120~nm CMOS technology for ultra wide band applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lemoigne</w:t>
+                <w:t xml:space="preserve">Caractérisation électrique de l'isolant inter-armature de capacités Cu-Si3N4-Cu entre 45 MHz et 40 GHz en technologie CMOS 120nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Exshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, PARIS, France. pp.XX</w:t>
+              <w:t xml:space="preserve">JCMM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147864v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de capacités MIM Cu-Si3N4-Cu en technologie CMOS 0,12 µm pour des applications radiofréquences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Exshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecom'2005 &amp; 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, RABAT, Morocco. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIM capacitors model determination and analysis of parameter influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Exshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, DUBROVNIK, Croatia. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle optique pour fonctionnalités microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique du club EEA : Optique Intégrée et Photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tridimensionnelle de l'injection optique pour les dispositifs opto-microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique tridimensionnelle de l'injection optique de porteurs dans un substrat semiconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecom'2005 &amp; 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11445,100 +11713,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation par la méthode des éléments finis de composants hyperfréquences contrôlés optiquement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00422342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11548,105 +11816,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs accordables en radiofréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Grenoble, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00714096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11793,51 +12061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Varghese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2026.3666244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Freitas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078709000117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B28362FDDA6D73835E9EF67B02D256F3EDBD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.872284" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH33BT79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Gentil L&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Billy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boukhezar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Troussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EOS/ESD54763.2022.9928471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freitas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997120v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonteneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paiva-Guedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sonnerat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debroucke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morandini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976868" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Exshaw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147181v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lombard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147186v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149033v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Varghese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2026.3666244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05071533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips4020026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078709000117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.872284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B28362FDDA6D73835E9EF67B02D256F3EDBD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH33BT79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Billy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boukhezar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Gentil L&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Troussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EOS/ESD54763.2022.9928471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freitas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paiva-Guedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sonnerat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debroucke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morandini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976868" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonteneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603022v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075713v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Exshaw" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lombard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147186v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>