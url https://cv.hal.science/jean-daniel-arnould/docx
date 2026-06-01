--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -2519,524 +2519,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05215309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+                <w:t xml:space="preserve">Sonde haute fréquence avec couplage réduit pour la mesure on-wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634025v1</w:t>
+                <w:t xml:space="preserve">hal-04697436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Modèles de Calibrage pour l'Extraction Précise des Performances RF d'un Transistor HBT SiGe en haute fréquence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jojo Varghese</w:t>
+                <w:t xml:space="preserve">Extension of Quasi-Load Insensitive Class-E Doherty Operation with Complex Load Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées techniques du Radio Frequency Test Facility Network : Workshop Calibrage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Conference on Ph.D Research in Microelectronics and Electronics (PRIME 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Larnaca, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME61930.2024.10559702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818103v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Milon</w:t>
+                <w:t xml:space="preserve">Comparaison des Modèles de Calibrage pour l'Extraction Précise des Performances RF d'un Transistor HBT SiGe en haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ères Journées techniques du Radio Frequency Test Facility Network : Workshop Calibrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Besnier, Nov 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919954v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde haute fréquence avec couplage réduit pour la mesure on-wafer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sendai, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC63395.2024.10830066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697436v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
               </w:r>
@@ -3266,273 +3266,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformateur d'impédance basé sur des lignes couplées en technologie alumine nanoporeuse 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WM-02 Mechanical Investigations for High Frequency Probe Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Eduardo Gentil Lé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">2024 European Microwave Week: Workshop: On-wafer measurements and material characterisation for communications and quantum applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaobang Shang, Nick Ridler, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911432v1</w:t>
+                <w:t xml:space="preserve">hal-04736870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WM-02 Mechanical Investigations for High Frequency Probe Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Bouzar</w:t>
+                <w:t xml:space="preserve">Transformateur d'impédance basé sur des lignes couplées en technologie alumine nanoporeuse 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Eduardo Gentil Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Joly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Microwave Week: Workshop: On-wafer measurements and material characterisation for communications and quantum applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xiaobang Shang, Nick Ridler, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736870v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
               </w:r>
@@ -3652,103 +3652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d'adaptation utilisant des lignes couplées en technologie CMOS en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Eduardo Gentil Lé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
@@ -4143,278 +4143,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of input receiver transistors behavior during a CDM event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Simeu</w:t>
+                <w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual EOS/ESD Symposium (EOS/ESD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856978v1</w:t>
+                <w:t xml:space="preserve">hal-04028971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de conception d’amplificateurs distribués millimétriques basée sur la matrice chaîne (ABCD) 4 ports</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+                <w:t xml:space="preserve">Analysis of input receiver transistors behavior during a CDM event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bourgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual EOS/ESD Symposium (EOS/ESD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EOS/ESD54763.2022.9928471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028971v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Analysis of RF Hot-Carrier Reliability Sensitivity and Design Explorations for 28GHz Power Amplifier Applications</w:t>
               </w:r>
@@ -4789,90 +4789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Oxide Breakdown Voltage During a CDM Event Using Very Fast Transmission Line Pulse and Transmission Line Pulse Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,77 +4919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Inter-Power Domain Failures during a CDM Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,402 +6265,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t>
+                <w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Long Le</w:t>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t>
+                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davy Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Duc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361602v1</w:t>
+                <w:t xml:space="preserve">hal-01362327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t>
+                <w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Long Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362327v1</w:t>
+                <w:t xml:space="preserve">hal-01333015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t>
+                <w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
+                <w:t xml:space="preserve">Thanh-Long Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Ngoc To</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Duc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333015v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 130-nm SOI CMOS reconfigurable multimode multiband power amplifier for 2G/3G/4G handset applications</w:t>
               </w:r>
@@ -6886,307 +6886,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Amplificateur de Puissance Multimode Multibande reconfigurable en technologie CMOS SOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Moron Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021516v1</w:t>
+                <w:t xml:space="preserve">hal-02019222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un quadrupleur de fréquence en technologie BiCMOS 55 nm en bande G</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+                <w:t xml:space="preserve">Un Amplificateur de Puissance Multimode Multibande reconfigurable en technologie CMOS SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019222v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SOI CMOS reconfigurable output matching network for multimode multiband power amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,178 +7386,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
+              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989648v1</w:t>
+                <w:t xml:space="preserve">hal-02016758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7565,189 +7539,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISPSD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016758v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
               </w:r>
@@ -7854,51 +7854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raha Vafaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Thanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,51 +7953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateur de puissance à réseau de charge accordable en technologie SOI CMOS pour station de base Femtocell 4G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.14GHz Watt-level Power Amplifier with Passive Load Modulation in a SOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8994,51 +8994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10386,273 +10386,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of equivalent electrical models for damascene MIM capacitors in a standard 120~nm CMOS technology for ultra wide band applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lemoigne</w:t>
+                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, PARIS, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147864v1</w:t>
+                <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Xavier</w:t>
+                <w:t xml:space="preserve">Extraction of equivalent electrical models for damascene MIM capacitors in a standard 120~nm CMOS technology for ultra wide band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE IECON Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, PARIS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148430v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux nouveaux pour l'intégration de composants passifs dans les circuits intégrés avancés</w:t>
               </w:r>
@@ -11102,575 +11102,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIM capacitors model determination and analysis of parameter influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Lombard</w:t>
+                <w:t xml:space="preserve">Contrôle optique pour fonctionnalités microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, DUBROVNIK, Croatia. pp.XX</w:t>
+              <w:t xml:space="preserve">Journée Thématique du club EEA : Optique Intégrée et Photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147186v1</w:t>
+                <w:t xml:space="preserve">hal-00148291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optique pour fonctionnalités microondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gary</w:t>
+                <w:t xml:space="preserve">MIM capacitors model determination and analysis of parameter influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Exshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Khaldi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du club EEA : Optique Intégrée et Photonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, DUBROVNIK, Croatia. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148291v1</w:t>
+                <w:t xml:space="preserve">hal-00147186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tridimensionnelle de l'injection optique pour les dispositifs opto-microondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gary</w:t>
+                <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pananakakis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148288v1</w:t>
+                <w:t xml:space="preserve">hal-00148304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Kaddour</w:t>
+                <w:t xml:space="preserve">Analyse tridimensionnelle de l'injection optique pour les dispositifs opto-microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">A. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Duchamp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Pananakakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148304v1</w:t>
+                <w:t xml:space="preserve">hal-00148288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique tridimensionnelle de l'injection optique de porteurs dans un substrat semiconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecom'2005 &amp; 4èmes Journées Franco-Maghrébines des Microondes et leurs Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12061,51 +12061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Varghese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2026.3666244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05071533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips4020026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078709000117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.872284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B28362FDDA6D73835E9EF67B02D256F3EDBD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH33BT79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Billy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boukhezar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Gentil L&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Troussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EOS/ESD54763.2022.9928471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freitas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paiva-Guedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sonnerat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debroucke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morandini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976868" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonteneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603022v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075713v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Exshaw" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lombard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147186v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Varghese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2026.3666244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05071533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Otmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chips4020026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Chaar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lssc.2022.3172992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3197436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078709000117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.872284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B28362FDDA6D73835E9EF67B02D256F3EDBD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.11380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QH33BT79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05215309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106994" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME61930.2024.10559702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Billy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boukhezar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Eduardo Gentil L&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joycelyn Hai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Garba-Seybou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117885" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Troussier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Jacquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EOS/ESD54763.2022.9928471" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48227.2022.9764535" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462766" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Aouimeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299098" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Boutayeb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S46989.2019.9320747" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moron Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2017.7927310" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIRF.2017.7874371" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015026v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freitas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paiva-Guedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sonnerat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debroucke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morandini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976868" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonteneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603022v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075713v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Exshaw" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lombard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148291v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147186v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00422342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>