--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -348,278 +348,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping loss factor characterization of complex structures using a Green’s function-based model</w:t>
+                <w:t xml:space="preserve">Tooth Base Geometrical Variability Effect on the Vibration Behavior of the Stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Najib Bin Fazail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Jaafar Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Atalla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117642⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20855/ijav.2023.28.21927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277298v1</w:t>
+                <w:t xml:space="preserve">hal-04277301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tooth Base Geometrical Variability Effect on the Vibration Behavior of the Stator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damping loss factor characterization of complex structures using a Green’s function-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Druesne</w:t>
+                <w:t xml:space="preserve">Muhammad Najib Bin Fazail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Issa</w:t>
+                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Acoustics and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.165-172. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 552, pp.117642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20855/ijav.2023.28.21927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277301v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The balanced proper orthogonal decomposition applied to a class of frequency-dependent damped structures</w:t>
               </w:r>
@@ -1528,51 +1528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Mechanical Resonance Induced by Magnetostriction in a Structure Based on Si-Fe Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Lahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,581 +1773,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
+                <w:t xml:space="preserve">A Plane and Thin Panel with Representative Simply Supported Boundary Conditions for Laboratory Vibroacoustic Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Wang</w:t>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Quost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.170-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248734v1</w:t>
+                <w:t xml:space="preserve">hal-04277342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plane and Thin Panel with Representative Simply Supported Boundary Conditions for Laboratory Vibroacoustic Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+                <w:t xml:space="preserve">A mixed “Biot–Shell” analytical model for the prediction of sound transmission through a sandwich cylinder with a poroelastic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Troclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102 (1), pp.170-182. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 360, pp.203-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277342v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed “Biot–Shell” analytical model for the prediction of sound transmission through a sandwich cylinder with a poroelastic core</w:t>
+                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Magniez</w:t>
+                <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Hamdi</w:t>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Troclet</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 360, pp.203-223. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66-67, pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489866v1</w:t>
+                <w:t xml:space="preserve">hal-01248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66-67, pp.159-177. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365, pp.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248727v1</w:t>
+                <w:t xml:space="preserve">hal-01248734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse Acoustic Field Produced in Reverberant Rooms: A Boundary Diffuse Field Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (3), pp.503-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 356, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,90 +2705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed 3D-Shell analytical model for the prediction of sound transmission through sandwich cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Troclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (19), pp.4750-4770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,51 +3093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (6), pp.4584-4595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2023.28.21927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Naccache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anciant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02135622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lahyaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marechal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918934" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buot de l'&#201;pine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4923013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWT3J2WL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0LTCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chettah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3245033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2023.28.21927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Naccache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anciant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02135622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lahyaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marechal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magniez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buot de l'&#201;pine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4923013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWT3J2WL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0LTCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chettah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3245033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>