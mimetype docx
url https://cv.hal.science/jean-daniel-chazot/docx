--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -348,395 +348,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tooth Base Geometrical Variability Effect on the Vibration Behavior of the Stator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The balanced proper orthogonal decomposition applied to a class of frequency-dependent damped structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Germès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Acoustics and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20855/ijav.2023.28.21927⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.109746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277301v1</w:t>
+                <w:t xml:space="preserve">hal-03929399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping loss factor characterization of complex structures using a Green’s function-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Najib Bin Fazail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 552, pp.117642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balanced proper orthogonal decomposition applied to a class of frequency-dependent damped structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tooth Base Geometrical Variability Effect on the Vibration Behavior of the Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 185, pp.109746. </w:t>
+              <w:t xml:space="preserve">The International Journal of Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.165-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20855/ijav.2023.28.21927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929399v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model of noise transmission through finite length cylinder with poroelastic core using Biot’s and Shell theories</w:t>
               </w:r>
@@ -1405,261 +1405,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the six parameters of an equivalent fluid model for thermocompressed glass wools and melamine foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on Mechanical Resonance Induced by Magnetostriction in a Structure Based on Si-Fe Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Dauchez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (12), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2873109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261202v1</w:t>
+                <w:t xml:space="preserve">hal-02135622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Mechanical Resonance Induced by Magnetostriction in a Structure Based on Si-Fe Sheets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the six parameters of an equivalent fluid model for thermocompressed glass wools and melamine foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langlois</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (12), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2873109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135622v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and vibration of a power transformer under an electrical excitation</w:t>
               </w:r>
@@ -1773,581 +1773,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plane and Thin Panel with Representative Simply Supported Boundary Conditions for Laboratory Vibroacoustic Tests</w:t>
+                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Michau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365, pp.260-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277342v1</w:t>
+                <w:t xml:space="preserve">hal-01248734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed “Biot–Shell” analytical model for the prediction of sound transmission through a sandwich cylinder with a poroelastic core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Hamdi</w:t>
+                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Troclet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.012⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66-67, pp.159-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489866v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quost</w:t>
+                <w:t xml:space="preserve">A Plane and Thin Panel with Representative Simply Supported Boundary Conditions for Laboratory Vibroacoustic Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.170-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248727v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quost</w:t>
+                <w:t xml:space="preserve">A mixed “Biot–Shell” analytical model for the prediction of sound transmission through a sandwich cylinder with a poroelastic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Troclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 365, pp.260-275. </w:t>
+              <w:t xml:space="preserve">, 2016, 360, pp.203-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248734v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse Acoustic Field Produced in Reverberant Rooms: A Boundary Diffuse Field Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (3), pp.503-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raef Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 356, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,90 +2705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed 3D-Shell analytical model for the prediction of sound transmission through sandwich cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Troclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (19), pp.4750-4770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2877,749 +2877,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (8), pp.1918-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian characterization of Young's modulus of viscoelastic materials in laminated structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (16), pp.3654-3666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical and mechanical characterization of poroelastic materials using a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (6), pp.4584-4595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comput. Struct.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2522-2530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2522-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+                <w:t xml:space="preserve">hal-04489606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ameur Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04489606v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission loss of double panels filled with porogranular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 126 (6), pp.3040-3048. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3245033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic modeling of light and non-cohesiveporo-granular materials with a fluid-fluid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3635,73 +3647,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of transmission loss of double panels with a patch-mobility method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3717,51 +3729,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3771,144 +3783,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation de doubles parois à l'aide de matériaux granulaires légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4055,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2023.28.21927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Naccache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anciant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02135622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lahyaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marechal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918934" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magniez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buot de l'&#201;pine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4923013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWT3J2WL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0LTCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chettah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3245033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2023.28.21927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Naccache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anciant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02135622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lahyaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marechal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buot de l'&#201;pine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4923013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWT3J2WL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0LTCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chettah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3245033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>