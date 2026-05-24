--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1405,261 +1405,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Mechanical Resonance Induced by Magnetostriction in a Structure Based on Si-Fe Sheets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the six parameters of an equivalent fluid model for thermocompressed glass wools and melamine foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langlois</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2873109⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135622v1</w:t>
+                <w:t xml:space="preserve">hal-03261202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the six parameters of an equivalent fluid model for thermocompressed glass wools and melamine foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on Mechanical Resonance Induced by Magnetostriction in a Structure Based on Si-Fe Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Dauchez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 139, pp.44-56. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (12), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2873109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261202v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and vibration of a power transformer under an electrical excitation</w:t>
               </w:r>
@@ -1773,51 +1773,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
+                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
@@ -1835,106 +1835,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 365, pp.260-275. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66-67, pp.159-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248734v1</w:t>
+                <w:t xml:space="preserve">hal-01248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multiple sound sources with data and model uncertainties using the EM and evidential EM algorithms</w:t>
+                <w:t xml:space="preserve">Iterative beamforming for identification of multiple broadband sound sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quost</w:t>
@@ -1952,82 +1952,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66-67, pp.159-177. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 365, pp.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248727v1</w:t>
+                <w:t xml:space="preserve">hal-01248734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plane and Thin Panel with Representative Simply Supported Boundary Conditions for Laboratory Vibroacoustic Tests</w:t>
               </w:r>
@@ -3284,247 +3284,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ameur Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489606v1</w:t>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2522-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+                <w:t xml:space="preserve">hal-04489606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission loss of double panels filled with porogranular materials</w:t>
               </w:r>
@@ -4067,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2023.28.21927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Naccache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anciant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02135622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lahyaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marechal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buot de l'&#201;pine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4923013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWT3J2WL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0LTCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chettah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3245033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109746" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Hallal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Issa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2023.28.21927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Naccache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anciant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.08.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02135622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lahyaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouayed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mebarek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanfranchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marechal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.06.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.11.036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Buot de l'&#201;pine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4923013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWT3J2WL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0LTCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1TBXC5Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chettah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3245033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Chazot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>