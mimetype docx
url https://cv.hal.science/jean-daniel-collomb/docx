--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,2173 +66,2173 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergies fossiles et nationalisme : quelles conséquences de l’energy dominance sur l’action climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nationalisme américain face aux défis transnationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sorbonne Nouvelle Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">US Energy Dominance and its Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2024 Election and the American Policy Shift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fouad Nohra; Jacob Maillet, Feb 2025, Malakoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel leadership américain sur le climat ? Une perspective réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le leadership américain dans un monde en crise : quelles réalités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Aix en Provence (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le populisme climatique de Donald J. Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie libérale et liberté d’expression : le défi populiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Chambéry (73), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discredit and Delay: Free-Market Conservatives, Renewables, and Energy Transition in the Trump Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux environnementaux et sociaux de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble (Campus), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois visages du climato-scepticisme trumpien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (107), pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do they really mean it? What the conservative climate caucus is for and against</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 118, pp.103835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique démocrate et la crédibilité des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 135 (3), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ris.135.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le populisme énergétique droitier aux États-Unis : quelles perspectives pour l’action climatique dans la démocratie états-unienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.319-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le charbon de la discorde : positions conservatrices, libertariennes et républicaines autour de l’industrie du charbon sous Donald Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 38 (1), pp.111-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/polam.038.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le populisme climatique de Donald J. Trump et le libre marché des idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.16735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déni climatique de l’administration Trump et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rint.2021.1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifteen Years of Controversy on Solar Geoengineering in the United States, Canada, the United Kingdom, and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.199-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cahierscfv.538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">US Conservative and Libertarian Experts and Solar Geoengineering: An Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.14717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing for Efficiency: Gifford Pinchot and the First National Parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.20268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">US Conservative and Libertarian Experts and Solar Geoengineering: An Assessment</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le mieux est l’ennemi du bien : David Ross Brower, la militance environnementaliste et la prospérité matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.10350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Worthy Heir: Donald Trump, the Republican Party and Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.9941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PÉRILS DE L'IDÉOLOGIE : LA DROITE AMÉRICAINE ET LE DÉRÈGLEMENT CLIMATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baird Callicott, Science, and the Unstable Foundation of Environmental Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/angles.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Donald Worster, Shrinking the Earth: The Rise and Decline of American Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.10800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre du climat ? Le concept de guerre culturelle à l'aune de la controverse climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les guerres culturelles aux Etats-Unis, 32 (2), pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drill, Baby, Drill ! The American Right and the Arctic National Wildlife Refuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les espaces naturels protégés sont-ils nécessaires ?, 35, pp.58-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.1112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement environnementaliste aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.388.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ideology of Climate Denial in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejas.14717⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.10305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand le mieux est l’ennemi du bien : David Ross Brower, la militance environnementaliste et la prospérité matérielle</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat et guerre culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.10350⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.140.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Worthy Heir: Donald Trump, the Republican Party and Climate Change</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEW BEGINNING: THE COUNTER CULTURE IN AMERICAN ENVIRONMENTAL HISTORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.54-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...336 lines deleted...]
-                <w:t xml:space="preserve">Guerre du climat ? Le concept de guerre culturelle à l'aune de la controverse climatique</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejeter l’anthropocentrisme : stratégies du refus dans l’histoire environnementale des États-Unis de John Muir à Earth First !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les guerres culturelles aux Etats-Unis, 32 (2), pp.133-146</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Muir and the Ambivalence of Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of American Studies of Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186102v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-04929759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3143,173 +3143,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques de protection de l’environnement aux États-Unis à l’âge de l’hyperpolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Welsh, Big Bend National Park: Mexico, the United States and a Borderland Ecosystem. Recension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.11873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Welsh</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03390471v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03309026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de L’aigle, le dragon et la crise planétaire, de Jean-Michel Valantin (2020)</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Collomb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.135.0017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.038.0111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16735" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2021.1799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.20268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.14717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.10350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.388.0058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.140.0094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01539943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.10305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003385202-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10260-8_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.044.0206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.042.0279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welsh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11873" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Collomb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929759v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103835" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.135.0017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.038.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16735" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2021.1799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.14717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.20268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.10350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9941" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.388.0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01539943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.10305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.140.0094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003385202-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10260-8_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.044.0206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.042.0279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welsh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11873" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00927317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>